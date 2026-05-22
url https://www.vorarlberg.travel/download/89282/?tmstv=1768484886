--- v0 (2026-01-29)
+++ v1 (2026-05-22)
@@ -1,1450 +1,1412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="361AA79A" w14:textId="77777777">
+    <w:p w14:paraId="361AA79A" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="2767719F" w14:textId="379C9D6E">
+    <w:p w14:paraId="2767719F" w14:textId="379C9D6E" w:rsidR="00392468" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Medieninformation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00D64490">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00D64490" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jänner 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="69BFAC18" w14:textId="77777777">
+    <w:p w14:paraId="69BFAC18" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="471BF2FC" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471BF2FC" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00D64490" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="0AA49EFD" w14:textId="793A12AC">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA49EFD" w14:textId="793A12AC" w:rsidR="00D64490" w:rsidRPr="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skisafaris Vorarlberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00D64490" w:rsidP="00D64490" w:rsidRDefault="00D64490" w14:paraId="68740435" w14:textId="77777777">
+    <w:p w14:paraId="68740435" w14:textId="77777777" w:rsidR="00D64490" w:rsidRPr="00AA328F" w:rsidRDefault="00D64490" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="5F61361A" w14:textId="53866F28">
+    <w:p w14:paraId="5F61361A" w14:textId="53866F28" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Auf Skisafari in Vorarlberg</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="0EC32C2E" w14:textId="7BA83FBF">
+    <w:p w14:paraId="0EC32C2E" w14:textId="7BA83FBF" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00520BC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00520BC5" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ortskundiger </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Begleitung im freien Gelände und auf Pisten unterwegs: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00520BC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00520BC5" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Auf </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Skisafari</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00520BC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00520BC5" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">s erleben die Teilnehmenden die </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skiregionen Vorarlbergs </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00520BC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00520BC5" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aus ganz neuen Perspektiven</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00520BC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00520BC5" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jede Tour hat ihren eigenen Charakter. Vom Montafon aus sind </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00641E71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00641E71" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Skifahrer:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00641E71">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00641E71" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> grenzüberschreitend unterwegs. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Kleinwalsertal-Tour umrundet das ganze Tal. Auf den Spuren eines außergewöhnlichen Pfarrers erkunden </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Freerider:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> die Hochtannbergregion zwischen dem Bregenzerwald und Lech Zürs am Arlberg.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="028F9A16" w14:textId="77777777">
+    <w:p w14:paraId="028F9A16" w14:textId="77777777" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="3E7C4BC9" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E7C4BC9" w14:textId="77777777" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Silvretta Skisafari im Montafon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00641E71" w14:paraId="3B2D8936" w14:textId="77777777">
+    <w:p w14:paraId="3B2D8936" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00641E71" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Auf dieser Klassiker-Tour beginnt der Tag mit der Vermuntbahn Bergfahrt. Per Tunnelbus geht es von der Bergstation zur 2.000 Meter hohen, im Winter ganz einsamen Silvretta-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Bielerhöhe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">. Vom ersten Sammelplatz führt der Ausflug, gezogen von einem Pistenbully, ins Skigebiet von Galtür im Tiroler Paznauntal. Nach ausgiebigen Schwüngen über die Pisten bringt der Pistenbully die Gruppe zur Talabfahrt aufs Zeinisjoch. Durchs </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Ganifertal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> schwingen alle zurück zum Ausgangspunkt in Partenen. Die Silvretta Skisafari ist täglich befahrbar. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve">Wer sie erleben will, muss einzig die Transferzeiten des </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>Pistenbullys</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> beachten.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00EE0383" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="0CDA2FEA" w14:textId="24B2DDA5">
+    <w:p w14:paraId="0CDA2FEA" w14:textId="24B2DDA5" w:rsidR="00EE0383" w:rsidRPr="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:hyperlink r:id="R2fa3ad5a6aca4e68">
-        <w:r w:rsidRPr="1A689E1E" w:rsidR="00AA328F">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="1A689E1E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="de-AT"/>
           </w:rPr>
           <w:t>Alle Informationen zur Silvretta Skisafari</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="5A16F9DC" w14:textId="77777777">
+    <w:p w14:paraId="5A16F9DC" w14:textId="77777777" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="40A34EA9" w14:textId="0B91F211">
+    <w:p w14:paraId="40A34EA9" w14:textId="0B91F211" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Madrisa-Rundtour im Montafon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="6BED8E5B" w14:textId="77777777">
+    <w:p w14:paraId="6BED8E5B" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Einmal in die benachbarte Schweiz und zurück: Das können </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Skifahrer:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> bei der grenzüberschreitenden, technisch leichten und begleiteten Tagestour erleben. Ausgangsort der Madrisa-Rundtour ist die Talstation der Bergbahn Gargellen im Montafon. In knapp sieben Stunden erwartet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">die Teilnehmenden </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ein beeindruckendes Naturerlebnis mit traumhaften Abfahrten auf abwechslungsreichen Hängen. Zwischendurch geht es mit Bus und Bahn nach Klosters in der Schweiz, von dort aus über das Schlappiner Joch zurück nach Gargellen im Montafon.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Die Tour, begleitet von einem Berg- und Skiführer, findet bis Ende März 2026 jeden Freitag statt. Beginn ist um 08:15 Uhr. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="0E705F98" w14:textId="2F33B2D8">
+    <w:p w14:paraId="0E705F98" w14:textId="2F33B2D8" w:rsidR="00392468" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...4 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId10">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00AA328F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Alle Informationen zur Madria-Rundtour</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="31B4CD74" w14:textId="4CFAC153">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+    <w:p w14:paraId="31B4CD74" w14:textId="4CFAC153" w:rsidR="00AA328F" w:rsidRDefault="00AA328F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="4AD76066" w14:textId="77777777">
+    <w:p w14:paraId="4AD76066" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="054B89EE" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054B89EE" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="4C158D98" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C158D98" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRPr="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00EE0383" w:rsidP="00D64490" w:rsidRDefault="00EE0383" w14:paraId="2179A042" w14:textId="77777777">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2179A042" w14:textId="77777777" w:rsidR="00EE0383" w:rsidRPr="00AA328F" w:rsidRDefault="00EE0383" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="195E6976" w14:textId="77777777">
+    <w:p w14:paraId="195E6976" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA328F" w:rsidP="00D64490" w:rsidRDefault="00AA328F" w14:paraId="6ECABBD3" w14:textId="77777777">
+    <w:p w14:paraId="6ECABBD3" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="57AE16C3" w14:paraId="2D9448CB" w14:textId="56009115">
+    <w:p w14:paraId="2D9448CB" w14:textId="56009115" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="57AE16C3" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Skisafari rund um das Kleinwalsertal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="00BC4C37" w14:paraId="36200F2A" w14:textId="146E5864">
+    <w:p w14:paraId="36200F2A" w14:textId="146E5864" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="00BC4C37" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Für geübte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Skifahrer:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist die </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Skisafari Kleinwalsertal </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ein besonderes Erlebnis. Die erste Etappe legt die kleine Gruppe mit der Ifenbahn zurück. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Von </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">der Bergstation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>folg</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">en der </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">genussvolle Aufstieg zum Hahnenköpfle und eine lange Abfahrt nach Schönenbach im Bregenzerwald. Weiter geht es mit dem Skidoo nach Bizau </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">im Bregenzerwald </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">und anschließend </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>per Taxi</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> nach Hochkrumbach</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Der letzte Aufstieg führt zur Widdersteinhütte in Warth am Arlberg, von der aus die Teilnehme</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nden </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="57AE16C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="57AE16C3" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ins Kleinwalsertaler Gemsteltal oder ins Bärgunttal abfahren.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00EE0383">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00EE0383" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Die Tour findet bis 4. April 2026 jeden </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Samstag statt. Los geht um 08:30 Uhr. Gegen 16:00 Uhr ist die Gruppe zurück. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" w:anchor="dtp" r:id="rId11">
-        <w:r w:rsidRPr="00AA328F" w:rsidR="00AA328F">
+      <w:hyperlink r:id="rId11" w:anchor="dtp" w:history="1">
+        <w:r w:rsidR="00AA328F" w:rsidRPr="00AA328F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Alle Informationen zur Skisafari rund um das Kleinwalsertal</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="00392468" w14:paraId="562832FB" w14:textId="674E2F57">
+    <w:p w14:paraId="562832FB" w14:textId="674E2F57" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="00392468" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="22E246C7" w14:textId="0002A771">
+    <w:p w14:paraId="22E246C7" w14:textId="0002A771" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:pStyle w:val="berschrift2"/>
         <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarrer Müller </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A518EF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+      <w:r w:rsidR="00A518EF" w:rsidRPr="00AA328F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Freeride-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Aptos" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tour</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00A518EF" w14:paraId="19475A86" w14:textId="34FEB1AE">
+    <w:p w14:paraId="19475A86" w14:textId="34FEB1AE" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00A518EF" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pfarrer Johann Müller aus Warth war wohl der erste Skifahrer im Bregenzerwald. In den 1890er Jahren ließ er sich aus Schweden Ski schicken, um im alpinen Gelände zwischen Warth-Schröcken und Lech-Zürs besser und schneller unterwegs sein zu können. Auf die Spuren von Pfarrer Müller und durchs Gelände führt die 5-stündige Tour, die Skiguides der Skischulen in Warth und Schröcken begleiten. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Teilnehmer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:innen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>sollten Tiefschnee</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">-Erfahrung </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>haben, Sicherheitsausrüstung ist Pflicht.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Termine finden auf Anfrage statt. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA328F" w:rsidR="00A43D9A">
+      <w:r w:rsidR="00A43D9A" w:rsidRPr="00AA328F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId12">
-        <w:r w:rsidRPr="00AA328F" w:rsidR="00AA328F">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00AA328F" w:rsidRPr="00AA328F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="EE0000"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Alle Informationen zur Pfarrer Müller Freeride-Tour</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="01C6CF53" w14:textId="77777777">
+    <w:p w14:paraId="01C6CF53" w14:textId="77777777" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00520BC5" w:rsidP="00D64490" w:rsidRDefault="00520BC5" w14:paraId="5DC20527" w14:textId="77777777">
+    <w:p w14:paraId="5DC20527" w14:textId="77777777" w:rsidR="00520BC5" w:rsidRPr="00AA328F" w:rsidRDefault="00520BC5" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA328F" w:rsidR="00392468" w:rsidP="00D64490" w:rsidRDefault="00392468" w14:paraId="4E47C1E7" w14:textId="70809D82">
+    <w:p w14:paraId="4E47C1E7" w14:textId="70809D82" w:rsidR="00392468" w:rsidRPr="00AA328F" w:rsidRDefault="00392468" w:rsidP="00D64490">
       <w:pPr>
         <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="00AA328F" w:rsidR="00392468">
-[...2 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00392468" w:rsidRPr="00AA328F">
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AA328F" w:rsidP="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="65EB9536" w14:textId="77777777">
+    <w:p w14:paraId="7BBC4619" w14:textId="77777777" w:rsidR="00250B29" w:rsidRDefault="00250B29" w:rsidP="00AA328F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AA328F" w:rsidP="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="4A684DBF" w14:textId="77777777">
+    <w:p w14:paraId="4A0B7DAB" w14:textId="77777777" w:rsidR="00250B29" w:rsidRDefault="00250B29" w:rsidP="00AA328F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="002E1709" w:rsidR="00AA328F" w:rsidP="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="6EC10993" w14:textId="5A163A09">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35E50976" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRDefault="00625AC0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40F3F6A1" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRPr="00625AC0" w:rsidRDefault="00625AC0" w:rsidP="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
-      <w:t xml:space="preserve">Medieninformation der </w:t>
+      <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
     </w:r>
-    <w:r w:rsidRPr="002E1709">
+  </w:p>
+  <w:p w14:paraId="6A495C4C" w14:textId="64F2A83F" w:rsidR="00625AC0" w:rsidRPr="00625AC0" w:rsidRDefault="00625AC0" w:rsidP="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:color w:val="EE0000"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
-      <w:t xml:space="preserve">Vorarlberg Tourismus </w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="00625AC0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:color w:val="EE0000"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
-      <w:t>GmbH</w:t>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:spacing w:line="40" w:lineRule="exact"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-        <w:sz w:val="14"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
-    </w:pPr>
-[...4 lines deleted...]
-      <w:spacing w:after="23"/>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00D76604">
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...29 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F02F353" wp14:editId="21BD61CF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="561D668C" wp14:editId="23F0B8EA">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6017260</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10155555</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1079500" cy="152400"/>
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Bild 106" descr="Ein Bild, das Text, Schrift, Karminrot, Grafiken enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1590907385" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="5" name="Bild 106" descr="Ein Bild, das Text, Schrift, Karminrot, Grafiken enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPr id="0" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1079500" cy="152400"/>
+                    <a:ext cx="792480" cy="351790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00BE76E0">
+  </w:p>
+  <w:p w14:paraId="1B66B956" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRPr="00625AC0" w:rsidRDefault="00625AC0" w:rsidP="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">T +43.(0)5572.377033-0 | </w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="00625AC0">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId2">
-      <w:r w:rsidRPr="00BE76E0">
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="00625AC0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>info@vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00BE76E0">
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> | </w:t>
     </w:r>
-    <w:hyperlink w:history="1" r:id="rId3">
-      <w:r w:rsidRPr="00BE76E0">
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="00625AC0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="auto"/>
-          <w:w w:val="95"/>
-[...1 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>www.vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w:rsidRPr="00AA328F" w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="111A6A78" w14:textId="26B1E7FC">
+  <w:p w14:paraId="111A6A78" w14:textId="5B595EB8" w:rsidR="00AA328F" w:rsidRPr="00625AC0" w:rsidRDefault="00625AC0" w:rsidP="00625AC0">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-        <w:szCs w:val="17"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00770C49">
+    <w:r w:rsidRPr="00625AC0">
       <w:rPr>
-        <w:rFonts w:cs="Arial" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-        <w:szCs w:val="17"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="18"/>
       </w:rPr>
-      <w:t>www.facebook.com/urlaubslan</w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> #myvorarlberg</w:t>
+      <w:t>#visitvorarlberg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="251157EF" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRDefault="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00AA328F" w:rsidP="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="31143D9C" w14:textId="77777777">
+    <w:p w14:paraId="5CB9EB5E" w14:textId="77777777" w:rsidR="00250B29" w:rsidRDefault="00250B29" w:rsidP="00AA328F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00AA328F" w:rsidP="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="2F6D21CE" w14:textId="77777777">
+    <w:p w14:paraId="5C01AE25" w14:textId="77777777" w:rsidR="00250B29" w:rsidRDefault="00250B29" w:rsidP="00AA328F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="0CAF8EB7" w14:textId="5BB0F940">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07C44407" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRDefault="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CAF8EB7" w14:textId="5BB0F940" w:rsidR="00AA328F" w:rsidRDefault="00AA328F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE927A8" wp14:editId="303FBA0B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5048250</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-161925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="978465" cy="1116000"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="8" name="Grafik 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -1466,212 +1428,227 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="978465" cy="1116000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AA328F" w:rsidRDefault="00AA328F" w14:paraId="440F2E7A" w14:textId="77777777">
+  <w:p w14:paraId="440F2E7A" w14:textId="77777777" w:rsidR="00AA328F" w:rsidRDefault="00AA328F">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1CE58A8F" w14:textId="77777777" w:rsidR="00625AC0" w:rsidRDefault="00625AC0">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="59183721"/>
+    <w:rsid w:val="00250B29"/>
     <w:rsid w:val="00392468"/>
     <w:rsid w:val="00492B13"/>
     <w:rsid w:val="00520BC5"/>
+    <w:rsid w:val="00625AC0"/>
     <w:rsid w:val="00641E71"/>
     <w:rsid w:val="00A07E8C"/>
     <w:rsid w:val="00A43D9A"/>
     <w:rsid w:val="00A518EF"/>
     <w:rsid w:val="00AA328F"/>
+    <w:rsid w:val="00AE6808"/>
     <w:rsid w:val="00BC4C37"/>
     <w:rsid w:val="00D64490"/>
     <w:rsid w:val="00EE0383"/>
     <w:rsid w:val="1A689E1E"/>
     <w:rsid w:val="308E2C3A"/>
     <w:rsid w:val="57AE16C3"/>
     <w:rsid w:val="59183721"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="59183721"/>
   <w15:docId w15:val="{3B666A79-387C-472C-A762-7E2D3B614D79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1827,52 +1804,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -1939,181 +1916,180 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Standard" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="308E2C3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="308E2C3A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Absatz-Standardschriftart" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="NormaleTabelle" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="KeineListe" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="308E2C3A"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="StandardWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00641E71"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA328F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="KopfzeileZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AA328F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="FuzeileZchn"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA328F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FuzeileZchn" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:rsid w:val="00AA328F"/>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AA328F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="580991970">
       <w:bodyDiv w:val="1"/>
@@ -2125,63 +2101,64 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="855537602">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bregenzerwald.at/aktivitaet/pfarrer-mueller-freeride-tour/" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bergschule.at/skisafari-rund-ums-tal-tour-E23FCB6A-DAE4-D94E-393C-90D59DDA434E?daytourplan-month=2026-02" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montafon.at/de/skitour-madrisa-rundtour-in-gargellen-bergfuehrer-montafon_vc21340" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvretta-bielerhoehe.at/de/erlebnisse/silvretta-skisafari" TargetMode="External" Id="R2fa3ad5a6aca4e68" /></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bregenzerwald.at/aktivitaet/pfarrer-mueller-freeride-tour/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bergschule.at/skisafari-rund-ums-tal-tour-E23FCB6A-DAE4-D94E-393C-90D59DDA434E?daytourplan-month=2026-02" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montafon.at/de/skitour-madrisa-rundtour-in-gargellen-bergfuehrer-montafon_vc21340" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvretta-bielerhoehe.at/de/erlebnisse/silvretta-skisafari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -2410,67 +2387,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="999b54c7-ca69-4f77-9fe2-6495eea83db3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="865b5fc2-d4a5-46ff-8565-96146c869f76">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A40864AE46922F4A9D43BC9D958C35BB" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0779585f834b5f8d34ac09bda9ab1be4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" xmlns:ns3="999b54c7-ca69-4f77-9fe2-6495eea83db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3f80810b95814f01f2dd0faf8de40d" ns2:_="" ns3:_="">
     <xsd:import namespace="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
     <xsd:import namespace="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -2671,87 +2648,103 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D16EB6D-0939-473A-A4C9-05D437312776}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EA80038-3EE9-49EE-A0EF-611EB4BA56FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D16EB6D-0939-473A-A4C9-05D437312776}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DCF2160-1420-4EEA-969A-6E716D8830E2}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DCF2160-1420-4EEA-969A-6E716D8830E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>514</Words>
+  <Characters>3243</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>HP</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3750</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sandra Schacherer</dc:creator>
-  <lastModifiedBy>Sandra Schacherer</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A40864AE46922F4A9D43BC9D958C35BB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>