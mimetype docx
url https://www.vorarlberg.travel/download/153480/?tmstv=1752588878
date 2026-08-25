--- v0 (2025-12-15)
+++ v1 (2026-08-25)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
@@ -1925,58 +1926,58 @@
           </w:rPr>
           <w:t>presse@vorarlberg.travel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="003B28BA" w:rsidRPr="00AB198E" w:rsidSect="007E5976">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2608" w:right="1843" w:bottom="1134" w:left="1304" w:header="1134" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14619598" w14:textId="77777777" w:rsidR="000A0F60" w:rsidRDefault="000A0F60">
+    <w:p w14:paraId="7E495A50" w14:textId="77777777" w:rsidR="00A54C62" w:rsidRDefault="00A54C62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71937F99" w14:textId="77777777" w:rsidR="000A0F60" w:rsidRDefault="000A0F60">
+    <w:p w14:paraId="1B6CB05A" w14:textId="77777777" w:rsidR="00A54C62" w:rsidRDefault="00A54C62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2034,268 +2035,477 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21FD68B5" w14:textId="77777777" w:rsidR="009A6D92" w:rsidRDefault="009A6D92">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="43F6660E" w14:textId="77777777" w:rsidR="009A6D92" w:rsidRDefault="009A6D92">
+  <w:p w14:paraId="44DF5679" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-    </w:pPr>
-[...13 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E1709">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
       <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="721ED080" w14:textId="77777777" w:rsidR="006848EC" w:rsidRPr="00D76604" w:rsidRDefault="006848EC" w:rsidP="006848EC">
+  <w:p w14:paraId="47053C45" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
     <w:pPr>
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        <w:sz w:val="14"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">Poststraße 11 | 6850 Dornbirn | </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:t>Österreich</w:t>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
     </w:r>
-  </w:p>
-[...15 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="17"/>
-[...1 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E9B7D79" wp14:editId="2E299700">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E691346" wp14:editId="5015556C">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6137275</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10057765</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="869950" cy="386715"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1903867195" name="Grafik 1" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPr id="0" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="869950" cy="386715"/>
+                    <a:ext cx="792480" cy="351790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve">T +43.(0)5572.377033-0 | </w:t>
+  </w:p>
+  <w:p w14:paraId="2EE5F484" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00D76604">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>info@vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> | www.vorarlberg.travel</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="43F6660E" w14:textId="7C9F5529" w:rsidR="009A6D92" w:rsidRPr="00DE2CDF" w:rsidRDefault="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="780CF243" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="23B6E99B" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="171E469B" wp14:editId="7F875D81">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="516061674" name="Grafik 1" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="792480" cy="351790"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3B2C9D20" w14:textId="77777777" w:rsidR="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>info@vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="28672978" w14:textId="4DAEC599" w:rsidR="00B43A37" w:rsidRPr="00DE2CDF" w:rsidRDefault="00DE2CDF" w:rsidP="00DE2CDF">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0108390F" w14:textId="77777777" w:rsidR="000A0F60" w:rsidRDefault="000A0F60">
+    <w:p w14:paraId="19620F70" w14:textId="77777777" w:rsidR="00A54C62" w:rsidRDefault="00A54C62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11C04D81" w14:textId="77777777" w:rsidR="000A0F60" w:rsidRDefault="000A0F60">
+    <w:p w14:paraId="5C136F78" w14:textId="77777777" w:rsidR="00A54C62" w:rsidRDefault="00A54C62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6C44D787" w14:textId="77777777" w:rsidR="009A6D92" w:rsidRDefault="009A6D92">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="554FDD8A" w14:textId="77777777" w:rsidR="00B43A37" w:rsidRDefault="0006374E" w:rsidP="00853754">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="-595"/>
       <w:jc w:val="right"/>
@@ -3012,50 +3222,51 @@
     <w:rsid w:val="00205189"/>
     <w:rsid w:val="002143D7"/>
     <w:rsid w:val="00215F96"/>
     <w:rsid w:val="00217BCB"/>
     <w:rsid w:val="00220A9E"/>
     <w:rsid w:val="002369C4"/>
     <w:rsid w:val="0024149B"/>
     <w:rsid w:val="00243A8B"/>
     <w:rsid w:val="002577A6"/>
     <w:rsid w:val="0025782F"/>
     <w:rsid w:val="00262D1C"/>
     <w:rsid w:val="00263234"/>
     <w:rsid w:val="00264800"/>
     <w:rsid w:val="00264B42"/>
     <w:rsid w:val="002675C0"/>
     <w:rsid w:val="002737EC"/>
     <w:rsid w:val="0028248C"/>
     <w:rsid w:val="002826A1"/>
     <w:rsid w:val="002835B6"/>
     <w:rsid w:val="00283A32"/>
     <w:rsid w:val="00287242"/>
     <w:rsid w:val="00291374"/>
     <w:rsid w:val="00291B0A"/>
     <w:rsid w:val="00296608"/>
     <w:rsid w:val="0029743A"/>
+    <w:rsid w:val="002A237F"/>
     <w:rsid w:val="002B208C"/>
     <w:rsid w:val="002B31EA"/>
     <w:rsid w:val="002B56BB"/>
     <w:rsid w:val="002C16A9"/>
     <w:rsid w:val="002C35C5"/>
     <w:rsid w:val="002D1E4F"/>
     <w:rsid w:val="002D4223"/>
     <w:rsid w:val="002D64AC"/>
     <w:rsid w:val="002E535D"/>
     <w:rsid w:val="002E74DA"/>
     <w:rsid w:val="002F0CA1"/>
     <w:rsid w:val="002F1782"/>
     <w:rsid w:val="002F17C7"/>
     <w:rsid w:val="00301D94"/>
     <w:rsid w:val="00302A6D"/>
     <w:rsid w:val="00305F57"/>
     <w:rsid w:val="00312690"/>
     <w:rsid w:val="003139AB"/>
     <w:rsid w:val="003171C3"/>
     <w:rsid w:val="00321209"/>
     <w:rsid w:val="00322B45"/>
     <w:rsid w:val="00330C80"/>
     <w:rsid w:val="00333030"/>
     <w:rsid w:val="00333752"/>
     <w:rsid w:val="003409C8"/>
@@ -3247,50 +3458,51 @@
     <w:rsid w:val="0099704A"/>
     <w:rsid w:val="009A003F"/>
     <w:rsid w:val="009A1518"/>
     <w:rsid w:val="009A26BD"/>
     <w:rsid w:val="009A2C56"/>
     <w:rsid w:val="009A33F4"/>
     <w:rsid w:val="009A6D92"/>
     <w:rsid w:val="009B382F"/>
     <w:rsid w:val="009C1388"/>
     <w:rsid w:val="009C45D4"/>
     <w:rsid w:val="009C4F0D"/>
     <w:rsid w:val="009C5168"/>
     <w:rsid w:val="009F1631"/>
     <w:rsid w:val="009F5E17"/>
     <w:rsid w:val="00A000F8"/>
     <w:rsid w:val="00A03B21"/>
     <w:rsid w:val="00A05544"/>
     <w:rsid w:val="00A059ED"/>
     <w:rsid w:val="00A065CE"/>
     <w:rsid w:val="00A13261"/>
     <w:rsid w:val="00A20346"/>
     <w:rsid w:val="00A232AB"/>
     <w:rsid w:val="00A46765"/>
     <w:rsid w:val="00A47ED6"/>
     <w:rsid w:val="00A5061A"/>
+    <w:rsid w:val="00A54C62"/>
     <w:rsid w:val="00A664F3"/>
     <w:rsid w:val="00A6667B"/>
     <w:rsid w:val="00A6752F"/>
     <w:rsid w:val="00A75E45"/>
     <w:rsid w:val="00A76AFE"/>
     <w:rsid w:val="00A8324E"/>
     <w:rsid w:val="00A83266"/>
     <w:rsid w:val="00A83E5C"/>
     <w:rsid w:val="00A8546E"/>
     <w:rsid w:val="00A875F8"/>
     <w:rsid w:val="00A94793"/>
     <w:rsid w:val="00AA28F3"/>
     <w:rsid w:val="00AA3C4E"/>
     <w:rsid w:val="00AA42E8"/>
     <w:rsid w:val="00AA42F3"/>
     <w:rsid w:val="00AB08FC"/>
     <w:rsid w:val="00AB198E"/>
     <w:rsid w:val="00AB33B6"/>
     <w:rsid w:val="00AB4C8C"/>
     <w:rsid w:val="00AC0121"/>
     <w:rsid w:val="00AD1BE1"/>
     <w:rsid w:val="00AD2533"/>
     <w:rsid w:val="00AD2A03"/>
     <w:rsid w:val="00AE1C45"/>
     <w:rsid w:val="00AE4273"/>
@@ -3368,50 +3580,51 @@
     <w:rsid w:val="00CD73C8"/>
     <w:rsid w:val="00CE62C3"/>
     <w:rsid w:val="00CF0C29"/>
     <w:rsid w:val="00D01621"/>
     <w:rsid w:val="00D04709"/>
     <w:rsid w:val="00D04F07"/>
     <w:rsid w:val="00D1260A"/>
     <w:rsid w:val="00D12B7A"/>
     <w:rsid w:val="00D14A3E"/>
     <w:rsid w:val="00D52EED"/>
     <w:rsid w:val="00D56393"/>
     <w:rsid w:val="00D65916"/>
     <w:rsid w:val="00D666D8"/>
     <w:rsid w:val="00D71E26"/>
     <w:rsid w:val="00D901F7"/>
     <w:rsid w:val="00D97746"/>
     <w:rsid w:val="00DB0F7E"/>
     <w:rsid w:val="00DB1D70"/>
     <w:rsid w:val="00DB2E87"/>
     <w:rsid w:val="00DB68C7"/>
     <w:rsid w:val="00DC78E1"/>
     <w:rsid w:val="00DC7FD1"/>
     <w:rsid w:val="00DD70F4"/>
     <w:rsid w:val="00DD78D7"/>
     <w:rsid w:val="00DE0B03"/>
+    <w:rsid w:val="00DE2CDF"/>
     <w:rsid w:val="00DE6E43"/>
     <w:rsid w:val="00DF0B37"/>
     <w:rsid w:val="00DF0ED6"/>
     <w:rsid w:val="00E01C6F"/>
     <w:rsid w:val="00E0537B"/>
     <w:rsid w:val="00E058BD"/>
     <w:rsid w:val="00E06BD4"/>
     <w:rsid w:val="00E12DB8"/>
     <w:rsid w:val="00E15DC6"/>
     <w:rsid w:val="00E16ACB"/>
     <w:rsid w:val="00E2384C"/>
     <w:rsid w:val="00E302EC"/>
     <w:rsid w:val="00E30714"/>
     <w:rsid w:val="00E40013"/>
     <w:rsid w:val="00E40645"/>
     <w:rsid w:val="00E53A54"/>
     <w:rsid w:val="00E601D8"/>
     <w:rsid w:val="00E608B8"/>
     <w:rsid w:val="00E61CD4"/>
     <w:rsid w:val="00E72E1B"/>
     <w:rsid w:val="00E811B5"/>
     <w:rsid w:val="00E90DD6"/>
     <w:rsid w:val="00E95B1A"/>
     <w:rsid w:val="00E972F1"/>
     <w:rsid w:val="00EA63A1"/>
@@ -3949,50 +4162,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -4396,52 +4610,56 @@
     </w:div>
     <w:div w:id="2112315365">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:presse@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://de.eurovelo.com/ev15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4720,129 +4938,189 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f5f61ed8a8754c4670b28fb882d51317" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A40864AE46922F4A9D43BC9D958C35BB" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0779585f834b5f8d34ac09bda9ab1be4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" xmlns:ns3="999b54c7-ca69-4f77-9fe2-6495eea83db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3f80810b95814f01f2dd0faf8de40d" ns2:_="" ns3:_="">
     <xsd:import namespace="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <xsd:import namespace="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="865b5fc2-d4a5-46ff-8565-96146c869f76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="09b327ca-1529-4989-9800-dc6be7c9cdbf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="999b54c7-ca69-4f77-9fe2-6495eea83db3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d953acd8-60a0-4fcf-a7f5-46f0041c61c4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="999b54c7-ca69-4f77-9fe2-6495eea83db3">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4900,95 +5178,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="999b54c7-ca69-4f77-9fe2-6495eea83db3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="865b5fc2-d4a5-46ff-8565-96146c869f76">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D80E8C5-7D44-4241-8D01-9506E136AD4A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90DFF415-AEE1-4207-8FC9-BF377ED4F748}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3F01B1A-CE09-478B-A721-C53EB7654DCF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77D9B37D-AA22-42D3-B890-DE7D09060BFE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D80E8C5-7D44-4241-8D01-9506E136AD4A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31DEE98B-9D21-42EE-8F0B-B892DC0B542C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>452</Words>
   <Characters>2854</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
@@ -5005,27 +5304,30 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pzwei. Edeltraud Günthör</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100A40864AE46922F4A9D43BC9D958C35BB</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>