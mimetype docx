--- v0 (2025-12-13)
+++ v1 (2026-06-20)
@@ -1,91 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="73EC21D4" w14:textId="3854F4E4" w:rsidR="00FD1CE0" w:rsidRPr="0012707B" w:rsidRDefault="00FD1CE0" w:rsidP="00FD1CE0">
-[...1 lines deleted...]
-        <w:pStyle w:val="Kopfzeile"/>
+    <w:p w14:paraId="73EC21D4" w14:textId="37D5614E" w:rsidR="00FD1CE0" w:rsidRPr="0012707B" w:rsidRDefault="0073086B" w:rsidP="00FD1CE0">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>VORschau</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Medi</w:t>
+      </w:r>
+      <w:r w:rsidR="00732C33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> #44</w:t>
+        <w:t>eninfo</w:t>
+      </w:r>
+      <w:r w:rsidR="00A651C4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>rmation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44DAB3AF" w14:textId="20C18F54" w:rsidR="00FD1CE0" w:rsidRPr="0012707B" w:rsidRDefault="00FD1CE0" w:rsidP="00FD1CE0">
       <w:pPr>
-        <w:pStyle w:val="Kopfzeile"/>
+        <w:pStyle w:val="Header"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="005B287D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00951289">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -306,148 +314,130 @@
         </w:rPr>
         <w:t>Dabei</w:t>
       </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> wurden die klassischen Sterne vergeben</w:t>
       </w:r>
       <w:r w:rsidR="00B64995" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>, h</w:t>
       </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">inzu kamen die Kategorien Grüner MICHELIN-Stern für Nachhaltigkeit sowie der </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
+        <w:t>inzu kamen die Kategorien Grüner MICHELIN-Stern für Nachhaltigkeit sowie der Bib Gourmand für ein besonders gutes Preis-Leistungs-Verhältnis. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="3DA2115D" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Bib</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Gourmand für ein besonders gutes Preis-Leistungs-Verhältnis. 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3DA2115D" w:rsidRPr="5FAC7A6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
+        <w:t>Köch</w:t>
+      </w:r>
+      <w:r w:rsidR="20EEE862" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">innen </w:t>
       </w:r>
       <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Köch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="20EEE862" w:rsidRPr="5FAC7A6B">
+        <w:t>und Köch</w:t>
+      </w:r>
+      <w:r w:rsidR="3CF014EF" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">innen </w:t>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>und Köch</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3CF014EF" w:rsidRPr="5FAC7A6B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>e</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:t>in Vorarlberg durften bei der feierlichen Übergabe der Auszeichnungen im</w:t>
+      </w:r>
+      <w:r w:rsidR="00836E2B" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Salzburger</w:t>
       </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>in Vorarlberg durften bei der feierlichen Übergabe der Auszeichnungen im</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Hangar-7 jubeln.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA7A36E" w14:textId="77777777" w:rsidR="000973B8" w:rsidRDefault="000973B8" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="737664EB" w14:textId="04DDF8DD" w:rsidR="00014745" w:rsidRDefault="0026061B" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Über zwei MICHELIN-Sterne </w:t>
       </w:r>
       <w:r w:rsidR="003E32C9" w:rsidRPr="5FAC7A6B">
         <w:rPr>
@@ -455,129 +445,93 @@
         </w:rPr>
         <w:t>freuten</w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> sich zwei Betriebe </w:t>
       </w:r>
       <w:r w:rsidR="00FE5483" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>in Lech</w:t>
       </w:r>
       <w:r w:rsidR="00B64995" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> am Arlberg</w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">: die </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>: die Griggeler Stuba</w:t>
+      </w:r>
+      <w:r w:rsidR="76DB6DD1" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im Burg Vital Resort</w:t>
+      </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Griggeler</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Sebastian Jakob) </w:t>
+      </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">und </w:t>
+      </w:r>
+      <w:r w:rsidR="003E32C9" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>die</w:t>
+      </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Stuba</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">und </w:t>
+        <w:t xml:space="preserve"> Rote Wand</w:t>
       </w:r>
       <w:r w:rsidR="003E32C9" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>die</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Table</w:t>
+        <w:t xml:space="preserve"> mit ihrem Chef’s Table</w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E85067" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Der dortige Küchenchef Julian Stieger </w:t>
       </w:r>
       <w:r w:rsidR="003E32C9" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">erhielt </w:t>
       </w:r>
       <w:r w:rsidR="00E50FE2" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">zudem </w:t>
       </w:r>
@@ -663,143 +617,75 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">„Ehrlich gesagt, entwerfe ich </w:t>
       </w:r>
       <w:r w:rsidR="00801753" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>die Gerichte sehr unkonventionell. In den meisten Küchen wird gekocht und dann schön angerichtet. Bei uns wird das Gericht designt und dann gekocht.“</w:t>
       </w:r>
       <w:r w:rsidR="00F65130" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk188945527"/>
       <w:r w:rsidR="005724DE" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sein Kollege Sebastian Jakob, der mit seiner Partnerin Annika seit anderthalb Jahren in der </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> arbeitet, sagt: „</w:t>
+        <w:t>Sein Kollege Sebastian Jakob, der mit seiner Partnerin Annika seit anderthalb Jahren in der Griggeler Stuba arbeitet, sagt: „</w:t>
       </w:r>
       <w:r w:rsidR="005724DE" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>In unseren Gerichten setzen wir nicht nur auf schwere Buttersaucen und B</w:t>
       </w:r>
       <w:r w:rsidR="67C8A4EA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>eu</w:t>
       </w:r>
       <w:r w:rsidR="005724DE" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve">rre Blanc, gerne darf auch mal ein Sud eingearbeitet sein. Ein Beispiel wäre ein Wolfsbarsch mit Kürbis vom </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> und Limettenblätter abgeschmeckt ist.“</w:t>
+        <w:t>rre Blanc, gerne darf auch mal ein Sud eingearbeitet sein. Ein Beispiel wäre ein Wolfsbarsch mit Kürbis vom Vetterhof und Pfefferoni, der mit einem Sud aus den Wolfsbarschkarkassen und entsaftetem Kürbis aufgegossen und mit kräftigen Aromen der Kaffirlimette und Limettenblätter abgeschmeckt ist.“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="422C8FC4" w14:textId="77777777" w:rsidR="00014745" w:rsidRDefault="00014745" w:rsidP="4E678F5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A10F12" w14:textId="63595B13" w:rsidR="000973B8" w:rsidRPr="00801753" w:rsidRDefault="00442DB5" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00965D9E" w:rsidRPr="5FAC7A6B">
         <w:rPr>
@@ -878,128 +764,94 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">das Mangold </w:t>
       </w:r>
       <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">(Michael Schwarzenbacher) </w:t>
       </w:r>
       <w:r w:rsidR="00F94245" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">in Lochau am Bodensee sowie </w:t>
       </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">die Kilian </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>die Kilian Stuba</w:t>
+      </w:r>
+      <w:r w:rsidR="52A10BAD" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="662C4CBB" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sascha Kemmerer und </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hans-Jörg Frick) </w:t>
+      </w:r>
+      <w:r w:rsidR="337E4B81" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Stuba</w:t>
-[...68 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Hirschegg</w:t>
+      </w:r>
       <w:r w:rsidR="4334A458" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> im </w:t>
       </w:r>
       <w:r w:rsidR="000973B8" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Kleinwalsertal. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="287E8A72" w14:textId="77777777" w:rsidR="000973B8" w:rsidRDefault="000973B8" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F7C8C87" w14:textId="5D77F170" w:rsidR="000973B8" w:rsidRDefault="00D25584" w:rsidP="432F1A49">
       <w:pPr>
@@ -1060,241 +912,197 @@
         </w:rPr>
         <w:t>von österreichweit 33</w:t>
       </w:r>
       <w:r w:rsidR="25FBFC70" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Auszeichnungen nach Vorarlberg</w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Einen davon gab es für</w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> die Walserstuba</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2373" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1E137798" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Jeremias Riezler) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2373" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>in Riezlern</w:t>
+      </w:r>
+      <w:r w:rsidR="6E78D1DA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> im</w:t>
+      </w:r>
+      <w:r w:rsidR="008D59A0" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2373" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>Kleinwalsertal</w:t>
+      </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Walserstuba</w:t>
-[...44 lines deleted...]
-        <w:t>Kleinwalsertal</w:t>
+        <w:t>. Ebenso ging</w:t>
+      </w:r>
+      <w:r w:rsidR="004571E7" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>. Ebenso ging</w:t>
-[...5 lines deleted...]
-        <w:t>en</w:t>
+        <w:t xml:space="preserve"> das Team des Schwarzenberger Hirschen </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um Jonathan Burger </w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> das Team des Schwarzenberger Hirschen </w:t>
+        <w:t>sowie d</w:t>
+      </w:r>
+      <w:r w:rsidR="00836E2B" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rote Wand Stuben </w:t>
       </w:r>
       <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">um Jonathan Burger </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve">(Manuel Hofmarcher) </w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">in Lech am Arlberg mit einem </w:t>
       </w:r>
       <w:r w:rsidR="004571E7" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00B504B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>rünen Stern nachhause.</w:t>
       </w:r>
       <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C5881" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Joachim Kresser, stellvertretender Geschäftsführer von Vorarlberg Tourismus, sieht diese Betriebe als Vorreiter in Sachen Umwelt- und Verantwortungsbewusstsein: „Damit agieren sie ganz im Sinne der Vorarlberger Tourismusstrategie 2030.“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="786596B2" w14:textId="77777777" w:rsidR="00801753" w:rsidRDefault="00801753" w:rsidP="00C01381">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F4B22B" w14:textId="3056461A" w:rsidR="5FAC7A6B" w:rsidRPr="005B287D" w:rsidRDefault="00B504B1" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beim </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Beim Bib Gourmand geht es um </w:t>
+      </w:r>
+      <w:r w:rsidR="004571E7" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+        <w:t>das</w:t>
+      </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
-        <w:t>Bib</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Preis-Leistungs-Verhältnis</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="712AF533" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="712AF533" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>ieben</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
@@ -1314,257 +1122,188 @@
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005724DE" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>darunter</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002716ED" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">das </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Gufer</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 55 (Brand). Küchenchefin Andrea Beck</w:t>
+        <w:t>Gufer 55 (Brand). Küchenchefin Andrea Beck</w:t>
       </w:r>
       <w:r w:rsidR="00D426B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> kommt es auf eine „bodenständige Küche mit Finessen“ an. Ein Beispiel auf ihrer Speisekarte ist die Ceviche vom Saibling direkt aus Brand</w:t>
       </w:r>
       <w:r w:rsidR="00DE634C" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>: „Nach diesem Gericht fragen viele unserer Gäste.“</w:t>
       </w:r>
       <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Weitere Preisträger in dieser Kategorie: </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Weitere Preisträger in dieser Kategorie: Carnozet</w:t>
+      </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> im A-ROSA </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> im A-ROSA Ifen</w:t>
+      </w:r>
+      <w:r w:rsidR="1EF267E8" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hotel</w:t>
+      </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Ifen</w:t>
-[...46 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (Sascha Kemmerer, Hirschegg)</w:t>
       </w:r>
       <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">, Freigeist </w:t>
       </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">(Bernd Moosmann, Lustenau) </w:t>
       </w:r>
       <w:r w:rsidR="003F7CAB" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>und Adler</w:t>
       </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Felix Messner, Schwarzenberg).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A99C94" w14:textId="45D6E712" w:rsidR="00D25584" w:rsidRPr="00D25584" w:rsidRDefault="00D25584" w:rsidP="00C01381">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Zweifach prämiert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEB34EE" w14:textId="6CF665E3" w:rsidR="00FB6566" w:rsidRDefault="00E52A34" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk188945501"/>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Drei Betriebe im Bregenzerwald</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C0C49" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>waren doppelt erfolgreich</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">. Neben dem </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Bib</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Gourmand brachte Franziska Hiller</w:t>
+        <w:t>Bib Gourmand brachte Franziska Hiller</w:t>
       </w:r>
       <w:r w:rsidR="000E2E1B" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">einen </w:t>
       </w:r>
       <w:r w:rsidR="00E16788" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -1593,279 +1332,229 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00801753" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Die gleiche</w:t>
       </w:r>
       <w:r w:rsidR="007C7400" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Kombination gelang der </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> Kombination gelang der Hittisauer Krone</w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit ihrem Chefkoch Michael Garcia-Lopez. </w:t>
+      </w:r>
       <w:r w:rsidR="007C7400" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Hittisauer</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Dietmar Nussbaumer</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>Kronen-</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>Gastgeber in dritter Generation,</w:t>
+      </w:r>
       <w:r w:rsidR="007C7400" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Krone</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>freut si</w:t>
+      </w:r>
+      <w:r w:rsidR="3FF67CF1" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>ch:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Nur mit guten Produkten können wir Gutes machen. Wir beziehen unsere Waren größtenteils aus Betrieben, die so klein sind wie wir“, </w:t>
+      </w:r>
+      <w:r w:rsidR="00801753" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>erklärt</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t>Die</w:t>
+      </w:r>
+      <w:r w:rsidR="00467321" w:rsidRPr="5FAC7A6B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:lang w:val="de-AT"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ladenwirtschaft „Ernele“</w:t>
       </w:r>
       <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007C7400" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2EB9E255" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve">im Hotel Schiff in Hittisau </w:t>
+      </w:r>
+      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="000604AA" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t>mit Küchenchef Felix Gr</w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve">oß </w:t>
+      </w:r>
+      <w:r w:rsidR="61993A0E" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007C7400" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve">wurde </w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve">ebenso sowohl </w:t>
+      </w:r>
+      <w:r w:rsidR="09EF6B82" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="3FF67CF1" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t xml:space="preserve">mit dem </w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00FB6566" w:rsidRPr="5FAC7A6B">
+        </w:rPr>
+        <w:t>Grünen Stern als auch de</w:t>
+      </w:r>
+      <w:r w:rsidR="55B3F925" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
-        <w:t xml:space="preserve"> „Nur mit guten Produkten können wir Gutes machen. Wir beziehen unsere Waren größtenteils aus Betrieben, die so klein sind wie wir“, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00801753" w:rsidRPr="5FAC7A6B">
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
-          <w14:numForm w14:val="oldStyle"/>
-[...132 lines deleted...]
-        <w:t xml:space="preserve"> Gourmand</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bib Gourmand</w:t>
       </w:r>
       <w:r w:rsidR="4CC1FE69" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t xml:space="preserve"> ausgezeichnet</w:t>
       </w:r>
       <w:r w:rsidR="00E506A1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225DEE66" w14:textId="77777777" w:rsidR="00FB6566" w:rsidRDefault="00FB6566" w:rsidP="000B0235">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1891,58 +1580,56 @@
     <w:p w14:paraId="3F54C24F" w14:textId="61382571" w:rsidR="00C01381" w:rsidRDefault="006E5835" w:rsidP="00C01381">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00851D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Erstmals seit 2009 präsentierte der Guide MICHELIN wieder Gastronomiebetriebe für ganz Österreich. D</w:t>
       </w:r>
       <w:r w:rsidR="002716ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="00851D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rückkehr sowie die </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00136CB9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Ceremony</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00851D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> im Hangar-7 in Salzburg wurden von der Österreich Werbung gemeinsam mit Vorarlberg Tourismus</w:t>
       </w:r>
       <w:r w:rsidR="00D25584">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00851D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>den anderen Landestourismusorganisationen sowie der Branchenvertretung der Wirtschaftskammer initiiert und mitorganisiert</w:t>
       </w:r>
       <w:r w:rsidR="00851D76" w:rsidRPr="00851D76">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C01381" w:rsidRPr="00851D76">
@@ -1998,69 +1685,51 @@
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>Mike Pansi</w:t>
       </w:r>
       <w:r w:rsidR="74EF9630" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t>, Fachgruppenobmann Gastronomie der Wirtschaftskammer Vorarlberg,</w:t>
       </w:r>
       <w:r w:rsidR="006E5835" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> ist ein hervorragender Kenner der Gastroszene – sowohl auf regionaler als auch auf internationaler Ebene. Der Vorarlberger Küchenmeister wurde im Oktober 2024 beim Weltkongress </w:t>
       </w:r>
       <w:r w:rsidR="006E5835" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">der Kochverbände zum „Continental </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Zentraleuropa“ gewählt. Er kann die Stärken der Kolleg</w:t>
+        <w:t>der Kochverbände zum „Continental Director Zentraleuropa“ gewählt. Er kann die Stärken der Kolleg</w:t>
       </w:r>
       <w:r w:rsidR="001C2373" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>innen und Kolleg</w:t>
       </w:r>
       <w:r w:rsidR="006E5835" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>en gut einschätzen: „Sie sind mit unendlichem Herzblut und Kreativität dabei. Die Auszeichnungen durch den Guide MICHELIN bestätigen den nachhaltigen Weg, den Vorarlberg seit Jahrzehnten geht: Diese Betriebe können sich im internationalen Vergleich absolut sehen lassen!“</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16942AA8" w14:textId="77777777" w:rsidR="00B504B1" w:rsidRDefault="00B504B1" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2202,83 +1871,72 @@
     <w:p w14:paraId="17F057D3" w14:textId="77777777" w:rsidR="00E77A6F" w:rsidRDefault="00E77A6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3388F9B0" w14:textId="77777777" w:rsidR="00E77A6F" w:rsidRDefault="00E77A6F"/>
     <w:p w14:paraId="794556E5" w14:textId="04151B65" w:rsidR="00DA6CEF" w:rsidRPr="009C3D30" w:rsidRDefault="00E77A6F" w:rsidP="00E77A6F">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D83D48">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D83D48">
+        <w:t xml:space="preserve">Factbox: </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6D7A" w:rsidRPr="009C3D30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000F6D7A" w:rsidRPr="009C3D30">
+        <w:t>Auszeichnungen</w:t>
+      </w:r>
+      <w:r w:rsidR="009C3D30" w:rsidRPr="009C3D30">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Auszeichnungen</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 2025 im Überblick</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74237F95" w14:textId="7705C015" w:rsidR="000F6D7A" w:rsidRPr="00B070D4" w:rsidRDefault="00B070D4" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:highlight w:val="yellow"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000F6D7A" w:rsidRPr="00B070D4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Kategorien:</w:t>
       </w:r>
@@ -2314,135 +1972,108 @@
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16788" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorarlberger </w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Restaurants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E59FA66" w14:textId="7C25E401" w:rsidR="00582034" w:rsidRPr="00582034" w:rsidRDefault="00FE5483" w:rsidP="00582034">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Griggeler</w:t>
+          <w:t>Griggeler Stuba</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
-[...15 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582034" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(Lech am Arlberg)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D66E5EC" w14:textId="25D1CC84" w:rsidR="00FE5483" w:rsidRPr="00582034" w:rsidRDefault="00764424" w:rsidP="00582034">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t xml:space="preserve">Rote Wand </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00FE5483" w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
-          <w:t>Chef’s</w:t>
-[...7 lines deleted...]
-          <w:t xml:space="preserve"> Table</w:t>
+          <w:t>Chef’s Table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE5483" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lech am Arlberg)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218A1C94" w14:textId="77777777" w:rsidR="00FE5483" w:rsidRPr="00B070D4" w:rsidRDefault="00FE5483" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6496E053" w14:textId="35E6908B" w:rsidR="00582034" w:rsidRDefault="000F6D7A" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
@@ -2461,185 +2092,166 @@
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16788" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorarlberger </w:t>
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Restaurants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40AA3AE1" w14:textId="5E7F0408" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
         <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Guth</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lauterach</w:t>
       </w:r>
       <w:r w:rsidR="354320D1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>/Bodensee-Vorarlberg</w:t>
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377CFD55" w14:textId="53DF1017" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
         <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
-          <w:t xml:space="preserve">Kilian </w:t>
-[...8 lines deleted...]
-          <w:t>Stub</w:t>
+          <w:t>Kilian Stub</w:t>
         </w:r>
         <w:r w:rsidR="00582034" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>a</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> (Hirschegg</w:t>
+      </w:r>
       <w:r w:rsidR="6D29B544" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>/Kleinwalsertal</w:t>
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1741B5AA" w14:textId="67EAF7D8" w:rsidR="000F6D7A" w:rsidRPr="00582034" w:rsidRDefault="003F4C65" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
         <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Mangold</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
@@ -2702,698 +2314,629 @@
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16788" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorarlberger </w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Restaurants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73616685" w14:textId="31C6D145" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Ladenwirtschaft </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00EF741A" w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Ernele</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582034" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>(Hittisau/Bregenzerwald)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1181BBFB" w14:textId="6494D1BB" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel &amp; Restaurant </w:t>
         </w:r>
         <w:r w:rsidR="00EF741A" w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Krone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Hittisau/Bregenzerwald) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7170DFF7" w14:textId="727428F6" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel </w:t>
         </w:r>
         <w:r w:rsidR="00EF741A" w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Hirschen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Schwarzenberg/Bregenzerwald)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C104372" w14:textId="01417834" w:rsidR="00582034" w:rsidRDefault="00EF741A" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
-          <w:t xml:space="preserve">Rote Wand </w:t>
+          <w:t>Rote Wand Stuba</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lech</w:t>
       </w:r>
       <w:r w:rsidR="000E62B1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> am Arlberg</w:t>
       </w:r>
       <w:r w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7120A577" w14:textId="72C1F994" w:rsidR="00582034" w:rsidRDefault="000E62B1" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Biohotel </w:t>
         </w:r>
         <w:r w:rsidR="00B070D4" w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Schwanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Bizau/Bregenzerwald) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="574A4399" w14:textId="20D5E5FF" w:rsidR="00B070D4" w:rsidRPr="00582034" w:rsidRDefault="000E62B1" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Biohotel </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00B070D4" w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Walserstuba</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t>/Kleinwalsertal)</w:t>
+        <w:t xml:space="preserve"> (Riezlern/Kleinwalsertal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F6EF06" w14:textId="77777777" w:rsidR="00B070D4" w:rsidRPr="00B070D4" w:rsidRDefault="00B070D4" w:rsidP="00CB0C0C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CBDEB4" w14:textId="50946514" w:rsidR="00582034" w:rsidRDefault="000F6D7A" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Bib</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Gourmand: </w:t>
+        <w:t xml:space="preserve">Bib Gourmand: </w:t>
       </w:r>
       <w:r w:rsidR="1167093B" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Sieben</w:t>
       </w:r>
       <w:r w:rsidR="00B070D4" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16788" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Vorarlberger </w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Restaurants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="609F5C8D" w14:textId="49B78492" w:rsidR="00582034" w:rsidRDefault="000E62B1" w:rsidP="00582034">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant Gasthof </w:t>
         </w:r>
         <w:r w:rsidR="00EF741A" w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Adler</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Schwarzenberg/Bregenzerwald) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7224E458" w14:textId="7E944D1F" w:rsidR="00582034" w:rsidRDefault="000E62B1" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Restaurant </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00EF741A" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Carnozet</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...15 lines deleted...]
-        <w:t>/Kleinwalsertal</w:t>
+        <w:t xml:space="preserve"> (Hirschegg/Kleinwalsertal</w:t>
       </w:r>
       <w:r w:rsidR="00582034" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28747805" w14:textId="188FBD60" w:rsidR="00582034" w:rsidRDefault="000E62B1" w:rsidP="00582034">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Ladenwirtschaft </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00EF741A" w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Ernele</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00582034" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Hittisau/Bregenzerwald)</w:t>
       </w:r>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F7FB44" w14:textId="56C99102" w:rsidR="00582034" w:rsidRDefault="003F4C65" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Hotel &amp; Restaurant </w:t>
         </w:r>
         <w:r w:rsidR="00EF741A" w:rsidRPr="003F4C65">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Krone</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00582034" w:rsidRPr="00582034">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>(Hittisau/Bregenzerwald)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E082AB" w14:textId="002D6727" w:rsidR="00582034" w:rsidRDefault="00EF741A" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Freigeist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Lustenau/</w:t>
       </w:r>
       <w:r w:rsidR="5B05C6BA" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Bodensee-Vorarlberg</w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489ABE07" w14:textId="7D501ABF" w:rsidR="00582034" w:rsidRDefault="000E62B1" w:rsidP="5FAC7A6B">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Café/Restaurant </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00EF741A" w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
-          <w:t>Gufer</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> 55</w:t>
+          <w:t>Gufer 55</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EF741A" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Brand/Alpenregion </w:t>
       </w:r>
       <w:r w:rsidR="7BC72639" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Vorarlberg</w:t>
       </w:r>
       <w:r w:rsidR="00EF741A" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77CD8FE2" w14:textId="50215E9D" w:rsidR="009C3D30" w:rsidRPr="00582034" w:rsidRDefault="000E62B1" w:rsidP="00CB0C0C">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t xml:space="preserve">Biohotel </w:t>
         </w:r>
         <w:r w:rsidR="00B070D4" w:rsidRPr="000E62B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Schwanen</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B070D4" w:rsidRPr="00582034">
@@ -3427,452 +2970,655 @@
         <w:t>Young Chef Award:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="355DB6E8" w14:textId="7BE6038C" w:rsidR="00764424" w:rsidRDefault="00764424" w:rsidP="5FAC7A6B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Julian Stieger (</w:t>
       </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="5FAC7A6B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
-          <w:t xml:space="preserve">Rote Wand </w:t>
-[...17 lines deleted...]
-          <w:t xml:space="preserve"> Table</w:t>
+          <w:t>Rote Wand Chef’s Table</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>, Lech</w:t>
       </w:r>
       <w:r w:rsidR="000E62B1" w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> am Arlberg</w:t>
       </w:r>
       <w:r w:rsidRPr="5FAC7A6B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00764424" w:rsidSect="00682200">
       <w:headerReference w:type="default" r:id="rId30"/>
-      <w:headerReference w:type="first" r:id="rId31"/>
-      <w:footerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
+      <w:footerReference w:type="first" r:id="rId33"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3119" w:right="1843" w:bottom="1134" w:left="1304" w:header="1134" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F67651D" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F">
+    <w:p w14:paraId="2E7680E6" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73E7E9AD" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F">
+    <w:p w14:paraId="7602C236" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E988D2D" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F"/>
+    <w:p w14:paraId="7E76A724" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A96AAFC" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="002E1709" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+  <w:p w14:paraId="490D8AA7" w14:textId="77777777" w:rsidR="00BB5446" w:rsidRDefault="00BB5446" w:rsidP="00BB5446">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
-[...4 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E1709">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
       <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="312A745E" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="00D76604" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+  <w:p w14:paraId="278D0608" w14:textId="77777777" w:rsidR="00BB5446" w:rsidRDefault="00BB5446" w:rsidP="00BB5446">
     <w:pPr>
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        <w:sz w:val="14"/>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">Poststraße 11 | 6850 Dornbirn | </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:t>Österreich</w:t>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>AMPUS V I Hintere Achmühlerstraße 1c I 6850 Dornbirn | Austria </w:t>
     </w:r>
-  </w:p>
-[...15 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="17"/>
-[...2 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="45F8B547" wp14:editId="714F3FAE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A0C91AC" wp14:editId="1F3D332D">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6137275</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10057765</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="869950" cy="386715"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1445564137" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2603B349-9C02-4087-8949-4F6C785E32DA}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPr id="342740313" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="869950" cy="386715"/>
+                    <a:ext cx="792480" cy="351790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve">T +43.(0)5572.377033-0 | </w:t>
+  </w:p>
+  <w:p w14:paraId="682D20D1" w14:textId="77777777" w:rsidR="00BB5446" w:rsidRDefault="00BB5446" w:rsidP="00BB5446">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00D76604">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>info@vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> | www.vorarlberg.travel</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="63AB98B0" w14:textId="1B859A6C" w:rsidR="00BB5446" w:rsidRPr="00BB5446" w:rsidRDefault="00BB5446">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A367948" w14:textId="77777777" w:rsidR="000256CA" w:rsidRPr="000256CA" w:rsidRDefault="000256CA" w:rsidP="000256CA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="56D79FE3" w14:textId="77777777" w:rsidR="000256CA" w:rsidRPr="000256CA" w:rsidRDefault="000256CA" w:rsidP="000256CA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
+    </w:r>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>AMPUS V I Hintere Achmühlerstraße 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3584433C" wp14:editId="2E1435D5">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1690128463" name="Grafik 1" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C6F71DB-901C-4744-A416-3A182B42E069}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="400713818" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="792480" cy="351790"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="291DB46A" w14:textId="77777777" w:rsidR="000256CA" w:rsidRPr="000256CA" w:rsidRDefault="000256CA" w:rsidP="000256CA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="000256CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>info@vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="000256CA">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="6F6659FD" w14:textId="42C0A4B2" w:rsidR="00A539B3" w:rsidRPr="000256CA" w:rsidRDefault="000256CA" w:rsidP="000256CA">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000256CA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0115EB8C" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F">
+    <w:p w14:paraId="1A0D36A7" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51E484AD" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F">
+    <w:p w14:paraId="1163CC52" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="389D56CF" w14:textId="77777777" w:rsidR="005E322F" w:rsidRDefault="005E322F"/>
+    <w:p w14:paraId="359E2A1D" w14:textId="77777777" w:rsidR="001E5A65" w:rsidRDefault="001E5A65"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="292D4636" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRDefault="0006374E">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:right="-595"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27C62576" wp14:editId="7797F44F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5327960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="976970" cy="1116000"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Grafik 3"/>
+          <wp:docPr id="3" name="Grafik 3">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77A8A72-31EB-40D1-942A-E62D94685CB7}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VT-Logo_4c_pos.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3880,77 +3626,83 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07836B26" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRPr="0088795B" w:rsidRDefault="0006374E">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
       <w:ind w:right="-311"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0088795B">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B846FBD" wp14:editId="42BF7502">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5140760</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="976970" cy="1116000"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
-          <wp:docPr id="4" name="Grafik 4"/>
+          <wp:docPr id="4" name="Grafik 4">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0F33825-1761-4EEE-BF61-FD1687340065}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="VT-Logo_4c_pos.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -5648,128 +5400,252 @@
     <w:lvl w:ilvl="7" w:tplc="0C070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1156845427">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0C5361"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2984F0AE"/>
+    <w:lvl w:ilvl="0" w:tplc="C78239F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Aptos" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C070003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C070005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1061907840">
+    <w:abstractNumId w:val="15"/>
+    <w:lvlOverride w:ilvl="0"/>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1156845427">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="257520679">
+  <w:num w:numId="3" w16cid:durableId="1198155417">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1250888199">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="126093240">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1272394910">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1342006411">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1380275642">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="160317598">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1628898572">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1965194634">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="257520679">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1250888199">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="13" w16cid:durableId="274675397">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1198155417">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="38821973">
+  <w:num w:numId="14" w16cid:durableId="38821973">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="274675397">
-[...17 lines deleted...]
-  <w:num w:numId="13" w16cid:durableId="427583642">
+  <w:num w:numId="15" w16cid:durableId="427583642">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="126093240">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16" w16cid:durableId="617957073">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
+  <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B28BA"/>
     <w:rsid w:val="000138E5"/>
     <w:rsid w:val="00014745"/>
     <w:rsid w:val="000224D1"/>
+    <w:rsid w:val="000256CA"/>
     <w:rsid w:val="0002792A"/>
     <w:rsid w:val="0003207E"/>
     <w:rsid w:val="000343DD"/>
     <w:rsid w:val="00036FE3"/>
     <w:rsid w:val="00040988"/>
     <w:rsid w:val="00045892"/>
     <w:rsid w:val="00047066"/>
     <w:rsid w:val="00052060"/>
     <w:rsid w:val="000604AA"/>
     <w:rsid w:val="000613DE"/>
     <w:rsid w:val="0006374E"/>
     <w:rsid w:val="0006411E"/>
     <w:rsid w:val="000708BC"/>
     <w:rsid w:val="0007686E"/>
     <w:rsid w:val="0007724D"/>
     <w:rsid w:val="00096A57"/>
     <w:rsid w:val="00096E39"/>
     <w:rsid w:val="000973B8"/>
     <w:rsid w:val="000A0A8A"/>
     <w:rsid w:val="000A1A51"/>
     <w:rsid w:val="000A3135"/>
     <w:rsid w:val="000A739C"/>
     <w:rsid w:val="000A7B24"/>
     <w:rsid w:val="000B0235"/>
     <w:rsid w:val="000B09EB"/>
@@ -5787,67 +5663,70 @@
     <w:rsid w:val="00103FAC"/>
     <w:rsid w:val="0012707B"/>
     <w:rsid w:val="00131929"/>
     <w:rsid w:val="00136CB9"/>
     <w:rsid w:val="00140111"/>
     <w:rsid w:val="00141C23"/>
     <w:rsid w:val="00142C75"/>
     <w:rsid w:val="00163AFA"/>
     <w:rsid w:val="001650C3"/>
     <w:rsid w:val="00165E4B"/>
     <w:rsid w:val="00166677"/>
     <w:rsid w:val="001726A0"/>
     <w:rsid w:val="00176541"/>
     <w:rsid w:val="00187718"/>
     <w:rsid w:val="001924A5"/>
     <w:rsid w:val="00192EDD"/>
     <w:rsid w:val="001A32FF"/>
     <w:rsid w:val="001B040A"/>
     <w:rsid w:val="001B37BC"/>
     <w:rsid w:val="001B3982"/>
     <w:rsid w:val="001B6576"/>
     <w:rsid w:val="001C0979"/>
     <w:rsid w:val="001C123D"/>
     <w:rsid w:val="001C174A"/>
     <w:rsid w:val="001C2373"/>
+    <w:rsid w:val="001C34B2"/>
     <w:rsid w:val="001C4F65"/>
     <w:rsid w:val="001D0497"/>
     <w:rsid w:val="001D3427"/>
     <w:rsid w:val="001D6C18"/>
     <w:rsid w:val="001E4EDA"/>
+    <w:rsid w:val="001E5A65"/>
     <w:rsid w:val="001E74D7"/>
     <w:rsid w:val="001E775C"/>
     <w:rsid w:val="001F2311"/>
     <w:rsid w:val="00214EC8"/>
     <w:rsid w:val="00217BD4"/>
     <w:rsid w:val="0022118D"/>
     <w:rsid w:val="00222DC3"/>
     <w:rsid w:val="00222ECA"/>
     <w:rsid w:val="00223E79"/>
     <w:rsid w:val="00224197"/>
     <w:rsid w:val="00234106"/>
     <w:rsid w:val="002411EC"/>
+    <w:rsid w:val="00241A45"/>
     <w:rsid w:val="0024547C"/>
     <w:rsid w:val="00252E3D"/>
     <w:rsid w:val="0026061B"/>
     <w:rsid w:val="0026173D"/>
     <w:rsid w:val="0026617C"/>
     <w:rsid w:val="002704D7"/>
     <w:rsid w:val="002716ED"/>
     <w:rsid w:val="00272762"/>
     <w:rsid w:val="002736C2"/>
     <w:rsid w:val="0028658D"/>
     <w:rsid w:val="00290816"/>
     <w:rsid w:val="00292364"/>
     <w:rsid w:val="00296608"/>
     <w:rsid w:val="002A716C"/>
     <w:rsid w:val="002A7284"/>
     <w:rsid w:val="002C0B22"/>
     <w:rsid w:val="002C1BF9"/>
     <w:rsid w:val="002C22A3"/>
     <w:rsid w:val="002C53C4"/>
     <w:rsid w:val="002C56D8"/>
     <w:rsid w:val="002D6CEA"/>
     <w:rsid w:val="002D6F5B"/>
     <w:rsid w:val="002F0CA1"/>
     <w:rsid w:val="002F1E6E"/>
     <w:rsid w:val="003008EA"/>
@@ -5871,50 +5750,51 @@
     <w:rsid w:val="00361A3E"/>
     <w:rsid w:val="00362258"/>
     <w:rsid w:val="0036456B"/>
     <w:rsid w:val="00366DEF"/>
     <w:rsid w:val="00371976"/>
     <w:rsid w:val="00371B41"/>
     <w:rsid w:val="003802AD"/>
     <w:rsid w:val="00385D41"/>
     <w:rsid w:val="00391F83"/>
     <w:rsid w:val="00392913"/>
     <w:rsid w:val="003A4E12"/>
     <w:rsid w:val="003A6614"/>
     <w:rsid w:val="003B1306"/>
     <w:rsid w:val="003B28BA"/>
     <w:rsid w:val="003B60F6"/>
     <w:rsid w:val="003C5446"/>
     <w:rsid w:val="003D4C89"/>
     <w:rsid w:val="003E2B66"/>
     <w:rsid w:val="003E2C77"/>
     <w:rsid w:val="003E32C9"/>
     <w:rsid w:val="003E3730"/>
     <w:rsid w:val="003E5C3E"/>
     <w:rsid w:val="003E7E53"/>
     <w:rsid w:val="003F4C65"/>
     <w:rsid w:val="003F7CAB"/>
+    <w:rsid w:val="004006E0"/>
     <w:rsid w:val="004064BB"/>
     <w:rsid w:val="004069B5"/>
     <w:rsid w:val="00413751"/>
     <w:rsid w:val="00413DEA"/>
     <w:rsid w:val="0042301C"/>
     <w:rsid w:val="00436BBE"/>
     <w:rsid w:val="00442DB5"/>
     <w:rsid w:val="00443542"/>
     <w:rsid w:val="004475CD"/>
     <w:rsid w:val="0045449D"/>
     <w:rsid w:val="00454BDA"/>
     <w:rsid w:val="004571E7"/>
     <w:rsid w:val="00464628"/>
     <w:rsid w:val="00467321"/>
     <w:rsid w:val="004726BE"/>
     <w:rsid w:val="00473FCC"/>
     <w:rsid w:val="004757B8"/>
     <w:rsid w:val="00476F57"/>
     <w:rsid w:val="00484FEC"/>
     <w:rsid w:val="0049347A"/>
     <w:rsid w:val="004A0AB9"/>
     <w:rsid w:val="004A3E28"/>
     <w:rsid w:val="004A6304"/>
     <w:rsid w:val="004A643E"/>
     <w:rsid w:val="004A6846"/>
@@ -5967,102 +5847,106 @@
     <w:rsid w:val="005C760F"/>
     <w:rsid w:val="005D04B7"/>
     <w:rsid w:val="005D10AD"/>
     <w:rsid w:val="005D3B98"/>
     <w:rsid w:val="005D4CF3"/>
     <w:rsid w:val="005E322F"/>
     <w:rsid w:val="005E3484"/>
     <w:rsid w:val="005E3D03"/>
     <w:rsid w:val="005E56FE"/>
     <w:rsid w:val="005F1A20"/>
     <w:rsid w:val="00602C35"/>
     <w:rsid w:val="006035F2"/>
     <w:rsid w:val="00603BB0"/>
     <w:rsid w:val="00616E86"/>
     <w:rsid w:val="00620709"/>
     <w:rsid w:val="00621C09"/>
     <w:rsid w:val="00641E5F"/>
     <w:rsid w:val="0064335C"/>
     <w:rsid w:val="00644B25"/>
     <w:rsid w:val="006525BD"/>
     <w:rsid w:val="00654901"/>
     <w:rsid w:val="00655F5E"/>
     <w:rsid w:val="006727C0"/>
     <w:rsid w:val="0067348B"/>
     <w:rsid w:val="00682200"/>
+    <w:rsid w:val="00684CB7"/>
     <w:rsid w:val="006862CE"/>
     <w:rsid w:val="00692CC4"/>
     <w:rsid w:val="00697B3D"/>
     <w:rsid w:val="006A58B3"/>
     <w:rsid w:val="006B47C4"/>
     <w:rsid w:val="006C0C53"/>
     <w:rsid w:val="006C177B"/>
     <w:rsid w:val="006C1D87"/>
     <w:rsid w:val="006C6A97"/>
     <w:rsid w:val="006D3D69"/>
     <w:rsid w:val="006E5835"/>
     <w:rsid w:val="006F04A6"/>
     <w:rsid w:val="006F3D45"/>
     <w:rsid w:val="006F5979"/>
     <w:rsid w:val="006F7397"/>
     <w:rsid w:val="00707D99"/>
     <w:rsid w:val="00711A53"/>
     <w:rsid w:val="00711EEC"/>
     <w:rsid w:val="00715748"/>
     <w:rsid w:val="007207C6"/>
     <w:rsid w:val="00722AAC"/>
     <w:rsid w:val="00722D80"/>
     <w:rsid w:val="007243D0"/>
     <w:rsid w:val="00724FB7"/>
     <w:rsid w:val="00725B31"/>
     <w:rsid w:val="00726A22"/>
+    <w:rsid w:val="0073086B"/>
     <w:rsid w:val="00731721"/>
+    <w:rsid w:val="00732C33"/>
     <w:rsid w:val="00734388"/>
     <w:rsid w:val="007374EE"/>
     <w:rsid w:val="00747FB9"/>
     <w:rsid w:val="007602D1"/>
     <w:rsid w:val="00761C62"/>
     <w:rsid w:val="007625DC"/>
     <w:rsid w:val="007630D4"/>
     <w:rsid w:val="00764424"/>
     <w:rsid w:val="00767A5E"/>
     <w:rsid w:val="007745A9"/>
     <w:rsid w:val="00787D47"/>
     <w:rsid w:val="007956C5"/>
     <w:rsid w:val="00796EB9"/>
     <w:rsid w:val="007A4A66"/>
     <w:rsid w:val="007A4F27"/>
     <w:rsid w:val="007A7FB1"/>
     <w:rsid w:val="007B0BDA"/>
     <w:rsid w:val="007B47E6"/>
     <w:rsid w:val="007B4E9E"/>
     <w:rsid w:val="007C7400"/>
     <w:rsid w:val="007D2227"/>
     <w:rsid w:val="007D5248"/>
     <w:rsid w:val="007E1BCC"/>
     <w:rsid w:val="007E290C"/>
     <w:rsid w:val="007F52A7"/>
+    <w:rsid w:val="00800A9D"/>
     <w:rsid w:val="00801237"/>
     <w:rsid w:val="00801753"/>
     <w:rsid w:val="008023C6"/>
     <w:rsid w:val="00804247"/>
     <w:rsid w:val="00810E32"/>
     <w:rsid w:val="008253E2"/>
     <w:rsid w:val="00831F7B"/>
     <w:rsid w:val="00836E2B"/>
     <w:rsid w:val="00846188"/>
     <w:rsid w:val="00851D76"/>
     <w:rsid w:val="00854F1E"/>
     <w:rsid w:val="00860090"/>
     <w:rsid w:val="00860947"/>
     <w:rsid w:val="0086362B"/>
     <w:rsid w:val="008806AC"/>
     <w:rsid w:val="008806E6"/>
     <w:rsid w:val="00884622"/>
     <w:rsid w:val="008854B2"/>
     <w:rsid w:val="0088747D"/>
     <w:rsid w:val="008913B0"/>
     <w:rsid w:val="00891B63"/>
     <w:rsid w:val="0089749B"/>
     <w:rsid w:val="008A7257"/>
     <w:rsid w:val="008B0A43"/>
     <w:rsid w:val="008B1E07"/>
@@ -6073,71 +5957,73 @@
     <w:rsid w:val="008D2C76"/>
     <w:rsid w:val="008D59A0"/>
     <w:rsid w:val="008E2C9F"/>
     <w:rsid w:val="008F04B1"/>
     <w:rsid w:val="008F3152"/>
     <w:rsid w:val="0090360C"/>
     <w:rsid w:val="0090433F"/>
     <w:rsid w:val="009043BC"/>
     <w:rsid w:val="00910FD3"/>
     <w:rsid w:val="009310E8"/>
     <w:rsid w:val="00934CC9"/>
     <w:rsid w:val="00936280"/>
     <w:rsid w:val="00946072"/>
     <w:rsid w:val="00951289"/>
     <w:rsid w:val="00952372"/>
     <w:rsid w:val="00954958"/>
     <w:rsid w:val="00965D9E"/>
     <w:rsid w:val="0096797A"/>
     <w:rsid w:val="00970EE3"/>
     <w:rsid w:val="0097577E"/>
     <w:rsid w:val="00977F90"/>
     <w:rsid w:val="0099091F"/>
     <w:rsid w:val="0099521C"/>
     <w:rsid w:val="009A1518"/>
     <w:rsid w:val="009A26BD"/>
+    <w:rsid w:val="009A6768"/>
     <w:rsid w:val="009A7198"/>
     <w:rsid w:val="009C0C49"/>
     <w:rsid w:val="009C3D30"/>
     <w:rsid w:val="009C5168"/>
     <w:rsid w:val="009D5125"/>
     <w:rsid w:val="009E1CD7"/>
     <w:rsid w:val="009E1D03"/>
     <w:rsid w:val="009E1DAA"/>
     <w:rsid w:val="009E2043"/>
     <w:rsid w:val="009F5E17"/>
     <w:rsid w:val="009F6291"/>
     <w:rsid w:val="009F7B06"/>
     <w:rsid w:val="00A0121A"/>
     <w:rsid w:val="00A03B21"/>
     <w:rsid w:val="00A05307"/>
     <w:rsid w:val="00A32F07"/>
     <w:rsid w:val="00A46765"/>
     <w:rsid w:val="00A50899"/>
     <w:rsid w:val="00A533B3"/>
     <w:rsid w:val="00A539B3"/>
     <w:rsid w:val="00A556E0"/>
+    <w:rsid w:val="00A651C4"/>
     <w:rsid w:val="00A664F3"/>
     <w:rsid w:val="00A674C1"/>
     <w:rsid w:val="00A6752F"/>
     <w:rsid w:val="00A72559"/>
     <w:rsid w:val="00A72C88"/>
     <w:rsid w:val="00A748DE"/>
     <w:rsid w:val="00A748E6"/>
     <w:rsid w:val="00A775EE"/>
     <w:rsid w:val="00A8133B"/>
     <w:rsid w:val="00A824FE"/>
     <w:rsid w:val="00A83266"/>
     <w:rsid w:val="00A852E6"/>
     <w:rsid w:val="00A9068E"/>
     <w:rsid w:val="00A92917"/>
     <w:rsid w:val="00A969A0"/>
     <w:rsid w:val="00AA28F3"/>
     <w:rsid w:val="00AA5836"/>
     <w:rsid w:val="00AA5DA2"/>
     <w:rsid w:val="00AA6474"/>
     <w:rsid w:val="00AB509A"/>
     <w:rsid w:val="00AC0BF0"/>
     <w:rsid w:val="00AC0E9C"/>
     <w:rsid w:val="00AD2129"/>
     <w:rsid w:val="00AD2533"/>
     <w:rsid w:val="00AE0A0C"/>
@@ -6145,50 +6031,51 @@
     <w:rsid w:val="00AE1686"/>
     <w:rsid w:val="00AE1C37"/>
     <w:rsid w:val="00AE4DA3"/>
     <w:rsid w:val="00AF6E4F"/>
     <w:rsid w:val="00B01A70"/>
     <w:rsid w:val="00B01C26"/>
     <w:rsid w:val="00B02F72"/>
     <w:rsid w:val="00B06694"/>
     <w:rsid w:val="00B070D4"/>
     <w:rsid w:val="00B1091C"/>
     <w:rsid w:val="00B13C27"/>
     <w:rsid w:val="00B240BF"/>
     <w:rsid w:val="00B3267C"/>
     <w:rsid w:val="00B3723F"/>
     <w:rsid w:val="00B50220"/>
     <w:rsid w:val="00B504B1"/>
     <w:rsid w:val="00B51AE6"/>
     <w:rsid w:val="00B51CB0"/>
     <w:rsid w:val="00B64995"/>
     <w:rsid w:val="00B81877"/>
     <w:rsid w:val="00B8266D"/>
     <w:rsid w:val="00B86746"/>
     <w:rsid w:val="00B97FC3"/>
     <w:rsid w:val="00BA2F02"/>
     <w:rsid w:val="00BA5365"/>
+    <w:rsid w:val="00BB5446"/>
     <w:rsid w:val="00BB66EA"/>
     <w:rsid w:val="00BC06B5"/>
     <w:rsid w:val="00BC1A14"/>
     <w:rsid w:val="00BC3266"/>
     <w:rsid w:val="00BC73C8"/>
     <w:rsid w:val="00BD1359"/>
     <w:rsid w:val="00BD4528"/>
     <w:rsid w:val="00BD548B"/>
     <w:rsid w:val="00BE4EB1"/>
     <w:rsid w:val="00C01368"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01C67"/>
     <w:rsid w:val="00C03F72"/>
     <w:rsid w:val="00C12B0E"/>
     <w:rsid w:val="00C15E9B"/>
     <w:rsid w:val="00C2458D"/>
     <w:rsid w:val="00C30977"/>
     <w:rsid w:val="00C32EEF"/>
     <w:rsid w:val="00C36289"/>
     <w:rsid w:val="00C37DFC"/>
     <w:rsid w:val="00C46AD4"/>
     <w:rsid w:val="00C56269"/>
     <w:rsid w:val="00C61C79"/>
     <w:rsid w:val="00C62739"/>
     <w:rsid w:val="00C666DC"/>
@@ -6235,50 +6122,51 @@
     <w:rsid w:val="00D868A2"/>
     <w:rsid w:val="00D86B8C"/>
     <w:rsid w:val="00D9115C"/>
     <w:rsid w:val="00D91A59"/>
     <w:rsid w:val="00D929F4"/>
     <w:rsid w:val="00D9562E"/>
     <w:rsid w:val="00DA6CEF"/>
     <w:rsid w:val="00DB5FD3"/>
     <w:rsid w:val="00DC03ED"/>
     <w:rsid w:val="00DC5E01"/>
     <w:rsid w:val="00DC7FA3"/>
     <w:rsid w:val="00DD3F21"/>
     <w:rsid w:val="00DE0B03"/>
     <w:rsid w:val="00DE0B96"/>
     <w:rsid w:val="00DE4FAC"/>
     <w:rsid w:val="00DE634C"/>
     <w:rsid w:val="00DE7AED"/>
     <w:rsid w:val="00DF081A"/>
     <w:rsid w:val="00DF0ED6"/>
     <w:rsid w:val="00E01316"/>
     <w:rsid w:val="00E01C6F"/>
     <w:rsid w:val="00E03381"/>
     <w:rsid w:val="00E03D5C"/>
     <w:rsid w:val="00E06BD4"/>
     <w:rsid w:val="00E12DB8"/>
+    <w:rsid w:val="00E15566"/>
     <w:rsid w:val="00E16788"/>
     <w:rsid w:val="00E17075"/>
     <w:rsid w:val="00E2384C"/>
     <w:rsid w:val="00E339ED"/>
     <w:rsid w:val="00E372B2"/>
     <w:rsid w:val="00E40013"/>
     <w:rsid w:val="00E506A1"/>
     <w:rsid w:val="00E50FE2"/>
     <w:rsid w:val="00E52A34"/>
     <w:rsid w:val="00E53B37"/>
     <w:rsid w:val="00E55030"/>
     <w:rsid w:val="00E57846"/>
     <w:rsid w:val="00E601D8"/>
     <w:rsid w:val="00E63986"/>
     <w:rsid w:val="00E707F5"/>
     <w:rsid w:val="00E77A6F"/>
     <w:rsid w:val="00E82430"/>
     <w:rsid w:val="00E85067"/>
     <w:rsid w:val="00E87207"/>
     <w:rsid w:val="00E95828"/>
     <w:rsid w:val="00E9787A"/>
     <w:rsid w:val="00EA63AD"/>
     <w:rsid w:val="00EB6A6F"/>
     <w:rsid w:val="00EC13AE"/>
     <w:rsid w:val="00EC27D3"/>
@@ -6424,63 +6312,57 @@
     <w:rsid w:val="74422699"/>
     <w:rsid w:val="74EF9630"/>
     <w:rsid w:val="76DB6DD1"/>
     <w:rsid w:val="77287898"/>
     <w:rsid w:val="7A861328"/>
     <w:rsid w:val="7B3AC0F2"/>
     <w:rsid w:val="7BC72639"/>
     <w:rsid w:val="7C36649A"/>
     <w:rsid w:val="7D3D698B"/>
     <w:rsid w:val="7D79F788"/>
     <w:rsid w:val="7E4655C5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-AT"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...6 lines deleted...]
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B5A679A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CE6C9D87-976C-4CC9-B47D-655A6E3262EA}"/>
+  <w15:docId w15:val="{CF99122D-CFD7-4B3B-86A2-4CB73834277B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6835,1360 +6717,411 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E5835"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B28BA"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KopfzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kopfzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="003B28BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FuzeileZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
-[...2 lines deleted...]
-    <w:link w:val="Fuzeile"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003B28BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Standard1">
     <w:name w:val="Standard1"/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="289" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Tahoma"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-DE" w:bidi="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD2533"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD2533"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00AD2533"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AD2533"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD2533"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BB66EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BB66EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung1">
     <w:name w:val="Nicht aufgelöste Erwähnung1"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F34A52"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B040A"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E2C77"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="002D6F5B"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung2">
     <w:name w:val="Nicht aufgelöste Erwähnung2"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6FD8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF6E4F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000256CA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...961 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.restaurantguth.at/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hotel-hirschen-bregenzerwald.at/restaurant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zum-freigeist.at/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walserstuba.at/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-chefs-table/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone-hittisau.at/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone-hittisau.at/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schiff-hittisau.com/de/kulinarik/ernele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biohotel-schwanen.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-chefs-table/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.burgvitalresort.com/de/kulinarik/griggeler-stuba/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schiff-hittisau.com/de/kulinarik/ernele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.restaurant-mangold.at/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arosahotels.de/hotels/kleinwalsertal/gastronomie/carnozet.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biohotel-schwanen.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guide.michelin.com/de/de/vorarlberg/restaurants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-stuben/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arosahotels.de/hotels/kleinwalsertal/gastronomie/kilian-stuba.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adler-schwarzenberg.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gufer55.at/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.restaurantguth.at/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hotel-hirschen-bregenzerwald.at/restaurant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zum-freigeist.at/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.walserstuba.at/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-chefs-table/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone-hittisau.at/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.krone-hittisau.at/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schiff-hittisau.com/de/kulinarik/ernele" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biohotel-schwanen.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-chefs-table/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.burgvitalresort.com/de/kulinarik/griggeler-stuba/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.schiff-hittisau.com/de/kulinarik/ernele" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.restaurant-mangold.at/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arosahotels.de/hotels/kleinwalsertal/gastronomie/carnozet.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biohotel-schwanen.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guide.michelin.com/de/de/vorarlberg/restaurants" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rotewand.com/gourmet/rote-wand-stuben/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arosahotels.de/hotels/kleinwalsertal/gastronomie/kilian-stuba.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.adler-schwarzenberg.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gufer55.at/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8463,160 +7396,180 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-    <xsd:import namespace="6af014ee-a86b-42a4-880d-2247114e12f0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A40864AE46922F4A9D43BC9D958C35BB" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0779585f834b5f8d34ac09bda9ab1be4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" xmlns:ns3="999b54c7-ca69-4f77-9fe2-6495eea83db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3f80810b95814f01f2dd0faf8de40d" ns2:_="" ns3:_="">
+    <xsd:import namespace="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <xsd:import namespace="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="865b5fc2-d4a5-46ff-8565-96146c869f76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="09b327ca-1529-4989-9800-dc6be7c9cdbf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="09b327ca-1529-4989-9800-dc6be7c9cdbf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6af014ee-a86b-42a4-880d-2247114e12f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="999b54c7-ca69-4f77-9fe2-6495eea83db3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b40b7f4c-ba5a-47ab-8099-7ae57a1a375e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6af014ee-a86b-42a4-880d-2247114e12f0">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d953acd8-60a0-4fcf-a7f5-46f0041c61c4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="999b54c7-ca69-4f77-9fe2-6495eea83db3">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8683,109 +7636,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="999b54c7-ca69-4f77-9fe2-6495eea83db3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="865b5fc2-d4a5-46ff-8565-96146c869f76">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E74A9C2-0B9C-4ACF-95DD-EC619B219A26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FFD8A7F-4B15-4FB5-9D06-FBA50B587C62}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="6af014ee-a86b-42a4-880d-2247114e12f0"/>
-    <ds:schemaRef ds:uri="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{748F7FF3-BC21-459F-846E-37AE27503B43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9FC13F7-4DA4-4404-BA03-2FA3D62DC4CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E74A9C2-0B9C-4ACF-95DD-EC619B219A26}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6710</Characters>
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>15</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7759</CharactersWithSpaces>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pzwei. Edeltraud Günthör</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010078144B6C95279947B03C3A82668ABA07</vt:lpwstr>
+    <vt:lpwstr>0x010100A40864AE46922F4A9D43BC9D958C35BB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>