--- v0 (2026-01-29)
+++ v1 (2026-04-16)
@@ -1,44 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="475C0F7E" w14:textId="2A5A797D" w:rsidR="003B28BA" w:rsidRPr="0012707B" w:rsidRDefault="00447DFC" w:rsidP="00A8133B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
@@ -583,67 +587,51 @@
       <w:r w:rsidR="00371DE4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="003524AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Wetter und Schneebedingungen, die zu berücksichtigen sind. </w:t>
       </w:r>
       <w:r w:rsidR="00044600">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Für die Auswahl und Planung von Skitouren sind die Empfehlungen von Tourismusorganisationen wie </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00044600" w:rsidRPr="00447DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
           </w:rPr>
-          <w:t>Vorarlberg To</w:t>
-[...15 lines deleted...]
-          <w:t>rismus</w:t>
+          <w:t>Vorarlberg Tourismus</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00044600">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> eine verlässliche Quelle. Tagesaktuell sind das </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00447DFC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
           </w:rPr>
           <w:t>Bergwetter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003524AE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> und de</w:t>
       </w:r>
       <w:r w:rsidR="00044600">
@@ -1120,81 +1108,84 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="EE0000"/>
           </w:rPr>
           <w:t>www.vorarlberg.travel/sicherheit-am-berg-winter</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00447DFC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A01ED93" w14:textId="416CA499" w:rsidR="00DA6CEF" w:rsidRPr="003524AE" w:rsidRDefault="00DA6CEF" w:rsidP="00A8133B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA6CEF" w:rsidRPr="003524AE" w:rsidSect="00682200">
-      <w:headerReference w:type="default" r:id="rId21"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId23"/>
+      <w:headerReference w:type="even" r:id="rId21"/>
+      <w:headerReference w:type="default" r:id="rId22"/>
+      <w:footerReference w:type="even" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:footerReference w:type="first" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3119" w:right="1843" w:bottom="1134" w:left="1304" w:header="1134" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="617203A6" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454">
+    <w:p w14:paraId="7D7F64C2" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EBC377D" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454">
+    <w:p w14:paraId="6A764D10" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28121657" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454"/>
+    <w:p w14:paraId="14A84620" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1232,271 +1223,513 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="12CA6B85" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="002E1709" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+  <w:p w14:paraId="133C5457" w14:textId="77777777" w:rsidR="005A3925" w:rsidRDefault="005A3925">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...3 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A56AFC4" w14:textId="77777777" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E1709">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
       <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A8B97CB" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="00D76604" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+  <w:p w14:paraId="4AA1CEE4" w14:textId="77777777" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
     <w:pPr>
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        <w:sz w:val="14"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">Poststraße 11 | 6850 Dornbirn | </w:t>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-      <w:t>Österreich</w:t>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
     </w:r>
-  </w:p>
-[...20 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="575D65AF" wp14:editId="3512D19A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6123B785" wp14:editId="324448B4">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6137275</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10057765</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="869950" cy="386715"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1573304203" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPr id="0" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="869950" cy="386715"/>
+                    <a:ext cx="792480" cy="351790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve">T +43.(0)5572.377033-0 | </w:t>
+  </w:p>
+  <w:p w14:paraId="3C8ACEC1" w14:textId="77777777" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00D76604">
+      <w:r w:rsidRPr="005A3925">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>info@vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> | www.vorarlberg.travel</w:t>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="005A3925">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="14B4617F" w14:textId="5400FA63" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BAC0DAC" w14:textId="77777777" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="729566E2" w14:textId="21A48E76" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
+    </w:r>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AD36A91" wp14:editId="5F2821C6">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="637403758" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="792480" cy="351790"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6898DF6A" w14:textId="77777777" w:rsidR="005A3925" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r w:rsidRPr="005A3925">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>info@vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="005A3925">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="28672978" w14:textId="6DB6314D" w:rsidR="00A539B3" w:rsidRPr="005A3925" w:rsidRDefault="005A3925" w:rsidP="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005A3925">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75D2DDC2" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454">
+    <w:p w14:paraId="78599631" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="478C99B9" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454">
+    <w:p w14:paraId="7E8AE4AA" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D4DE4AF" w14:textId="77777777" w:rsidR="008C2454" w:rsidRDefault="008C2454"/>
+    <w:p w14:paraId="2E99D2AA" w14:textId="77777777" w:rsidR="00141BE6" w:rsidRDefault="00141BE6"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A865840" w14:textId="77777777" w:rsidR="005A3925" w:rsidRDefault="005A3925">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="554FDD8A" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRDefault="0006374E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="-595"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E421363" wp14:editId="47EEB167">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5327960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="976970" cy="1116000"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Grafik 3"/>
@@ -1525,51 +1758,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="976970" cy="1116000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45EE6AA1" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRPr="0088795B" w:rsidRDefault="0006374E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="-311"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0088795B">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="de-AT" w:eastAsia="de-AT"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B18A0C0" wp14:editId="6ADBA18A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5140760</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
@@ -2310,100 +2543,105 @@
   <w:num w:numId="2" w16cid:durableId="125006791">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="776947589">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="936135395">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1509519693">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2044750224">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B28BA"/>
     <w:rsid w:val="000138E5"/>
     <w:rsid w:val="000224D1"/>
     <w:rsid w:val="0003207E"/>
     <w:rsid w:val="00036FE3"/>
     <w:rsid w:val="00044600"/>
+    <w:rsid w:val="00044FF0"/>
     <w:rsid w:val="00047066"/>
     <w:rsid w:val="00052060"/>
     <w:rsid w:val="000613DE"/>
     <w:rsid w:val="0006374E"/>
     <w:rsid w:val="000708BC"/>
     <w:rsid w:val="0007686E"/>
     <w:rsid w:val="0007724D"/>
     <w:rsid w:val="00096A57"/>
     <w:rsid w:val="00096E39"/>
     <w:rsid w:val="000A0A8A"/>
     <w:rsid w:val="000A1A51"/>
     <w:rsid w:val="000A3135"/>
     <w:rsid w:val="000A739C"/>
     <w:rsid w:val="000A7B24"/>
     <w:rsid w:val="000B09EB"/>
     <w:rsid w:val="000D0DA0"/>
     <w:rsid w:val="000D6EED"/>
     <w:rsid w:val="000E1325"/>
     <w:rsid w:val="000F140E"/>
     <w:rsid w:val="000F596D"/>
     <w:rsid w:val="000F7725"/>
     <w:rsid w:val="00103FAC"/>
     <w:rsid w:val="0012707B"/>
     <w:rsid w:val="00131929"/>
     <w:rsid w:val="00140111"/>
+    <w:rsid w:val="00141BE6"/>
     <w:rsid w:val="00142C75"/>
     <w:rsid w:val="00163AFA"/>
     <w:rsid w:val="00165E4B"/>
     <w:rsid w:val="00166677"/>
     <w:rsid w:val="00176541"/>
     <w:rsid w:val="00187718"/>
     <w:rsid w:val="001924A5"/>
     <w:rsid w:val="00192EDD"/>
     <w:rsid w:val="001B040A"/>
     <w:rsid w:val="001B37BC"/>
     <w:rsid w:val="001B3982"/>
     <w:rsid w:val="001B6576"/>
     <w:rsid w:val="001C0979"/>
     <w:rsid w:val="001C123D"/>
     <w:rsid w:val="001C174A"/>
     <w:rsid w:val="001C4F65"/>
     <w:rsid w:val="001D0497"/>
     <w:rsid w:val="001D6C18"/>
     <w:rsid w:val="001E4EDA"/>
     <w:rsid w:val="001E74D7"/>
     <w:rsid w:val="001F2311"/>
     <w:rsid w:val="00214EC8"/>
     <w:rsid w:val="00217BD4"/>
     <w:rsid w:val="0022118D"/>
     <w:rsid w:val="00223E79"/>
@@ -2484,50 +2722,51 @@
     <w:rsid w:val="004F553B"/>
     <w:rsid w:val="00514C2B"/>
     <w:rsid w:val="00514F67"/>
     <w:rsid w:val="00515458"/>
     <w:rsid w:val="005165AC"/>
     <w:rsid w:val="0052536C"/>
     <w:rsid w:val="00532B85"/>
     <w:rsid w:val="0053318F"/>
     <w:rsid w:val="005365A5"/>
     <w:rsid w:val="00540BE7"/>
     <w:rsid w:val="005414D9"/>
     <w:rsid w:val="00555A01"/>
     <w:rsid w:val="00557A74"/>
     <w:rsid w:val="0056114C"/>
     <w:rsid w:val="00562761"/>
     <w:rsid w:val="00563882"/>
     <w:rsid w:val="00564D82"/>
     <w:rsid w:val="005659C9"/>
     <w:rsid w:val="00566F28"/>
     <w:rsid w:val="005760B8"/>
     <w:rsid w:val="005837DC"/>
     <w:rsid w:val="00585397"/>
     <w:rsid w:val="005873B0"/>
     <w:rsid w:val="00593BD9"/>
     <w:rsid w:val="00596139"/>
+    <w:rsid w:val="005A3925"/>
     <w:rsid w:val="005A5790"/>
     <w:rsid w:val="005B3CE1"/>
     <w:rsid w:val="005C512B"/>
     <w:rsid w:val="005C760F"/>
     <w:rsid w:val="005D04B7"/>
     <w:rsid w:val="005D10AD"/>
     <w:rsid w:val="005D4CF3"/>
     <w:rsid w:val="005E3484"/>
     <w:rsid w:val="005E3D03"/>
     <w:rsid w:val="005E56FE"/>
     <w:rsid w:val="005F1A20"/>
     <w:rsid w:val="00602C35"/>
     <w:rsid w:val="006035F2"/>
     <w:rsid w:val="00616E86"/>
     <w:rsid w:val="00620709"/>
     <w:rsid w:val="00621C09"/>
     <w:rsid w:val="00641E5F"/>
     <w:rsid w:val="0064335C"/>
     <w:rsid w:val="00644B25"/>
     <w:rsid w:val="006525BD"/>
     <w:rsid w:val="00654901"/>
     <w:rsid w:val="00655F5E"/>
     <w:rsid w:val="006727C0"/>
     <w:rsid w:val="00682200"/>
     <w:rsid w:val="006862CE"/>
@@ -2780,53 +3019,53 @@
     <w:rsid w:val="00FB55ED"/>
     <w:rsid w:val="00FB6152"/>
     <w:rsid w:val="00FD4A22"/>
     <w:rsid w:val="00FD5891"/>
     <w:rsid w:val="00FE0270"/>
     <w:rsid w:val="00FE2363"/>
     <w:rsid w:val="00FF257E"/>
     <w:rsid w:val="6DE73AF2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4346102B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE6C9D87-976C-4CC9-B47D-655A6E3262EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -3203,51 +3442,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B28BA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -3501,50 +3739,62 @@
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Funotenzeichen">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NichtaufgelsteErwhnung2">
     <w:name w:val="Nicht aufgelöste Erwähnung2"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6FD8"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A3925"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="83495460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1181164493">
@@ -4162,62 +4412,66 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2077045516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zamg.ac.at/cms/de/wetter/wetter-oesterreich/vorarlberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bregenzerwald.at/geschichte/fuer-birkhuhn-und-mensch/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/touren-fuer-skitourengeher/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montafon.at/de/Bergerlebnisse/Schnee/Naturvertraeglicher-Bergsport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://respektiere-deine-grenzen.at/tourenplanung/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel/sicherheit-am-berg-winter" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://52f623d8.sibforms.com/serve/MUIFAGkT9DJheGMqzW1pF5oFQFtdj2uh0o_I2GTAZQdtnkCXnJOcrWc_xeDh8xdqepIHGJ8IHQuh7pCP4gWlFWvrkcU7V89B6M4dQfSZ5PzQ29v4oZIJ9MflEDxkZKo2JyAmY4YPdsQuSdoiNsdd7gsfhQv-hYhz4wlmvMCvdvTruQRDeolVvGMQIbcAbwDrJthUqqnGNCFy-2JM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/sicherheit-abseits-der-piste/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/schneebericht-vorarlberg/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kleinwalsertal.com/de/Region/Entdecken/Blog/Die-Ranger-sind-los-im-Kleinwalsertal_ba_18266275" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warnung.vorarlberg.at/vtgdb/dist/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zamg.ac.at/cms/de/wetter/wetter-oesterreich/vorarlberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bregenzerwald.at/geschichte/fuer-birkhuhn-und-mensch/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/touren-fuer-skitourengeher/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.montafon.at/de/Bergerlebnisse/Schnee/Naturvertraeglicher-Bergsport" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://respektiere-deine-grenzen.at/tourenplanung/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel/sicherheit-am-berg-winter" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://52f623d8.sibforms.com/serve/MUIFAGkT9DJheGMqzW1pF5oFQFtdj2uh0o_I2GTAZQdtnkCXnJOcrWc_xeDh8xdqepIHGJ8IHQuh7pCP4gWlFWvrkcU7V89B6M4dQfSZ5PzQ29v4oZIJ9MflEDxkZKo2JyAmY4YPdsQuSdoiNsdd7gsfhQv-hYhz4wlmvMCvdvTruQRDeolVvGMQIbcAbwDrJthUqqnGNCFy-2JM" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/sicherheit-abseits-der-piste/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/aktivitaet/schneebericht-vorarlberg/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kleinwalsertal.com/de/Region/Entdecken/Blog/Die-Ranger-sind-los-im-Kleinwalsertal_ba_18266275" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://warnung.vorarlberg.at/vtgdb/dist/index.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4485,61 +4739,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A40864AE46922F4A9D43BC9D958C35BB" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0779585f834b5f8d34ac09bda9ab1be4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" xmlns:ns3="999b54c7-ca69-4f77-9fe2-6495eea83db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3f80810b95814f01f2dd0faf8de40d" ns2:_="" ns3:_="">
     <xsd:import namespace="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
     <xsd:import namespace="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
@@ -4736,97 +4979,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="999b54c7-ca69-4f77-9fe2-6495eea83db3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="865b5fc2-d4a5-46ff-8565-96146c869f76">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E74A9C2-0B9C-4ACF-95DD-EC619B219A26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C53EA69D-AF4F-4CF4-8128-359B3E1F6E5D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C53EA69D-AF4F-4CF4-8128-359B3E1F6E5D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E74A9C2-0B9C-4ACF-95DD-EC619B219A26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{748F7FF3-BC21-459F-846E-37AE27503B43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>758</Words>
   <Characters>4780</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>39</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>