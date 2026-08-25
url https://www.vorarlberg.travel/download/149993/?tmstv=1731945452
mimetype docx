--- v0 (2025-12-15)
+++ v1 (2026-08-25)
@@ -1,92 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="475C0F7E" w14:textId="652D06CA" w:rsidR="003B28BA" w:rsidRPr="0012707B" w:rsidRDefault="009E1D03" w:rsidP="00A8133B">
+    <w:p w14:paraId="475C0F7E" w14:textId="05EB1F90" w:rsidR="003B28BA" w:rsidRPr="0012707B" w:rsidRDefault="00B34657" w:rsidP="00A8133B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>VORschau #</w:t>
-[...15 lines deleted...]
-        <w:t>2</w:t>
+        <w:t>Medieninformation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CB349C" w14:textId="2EBB1933" w:rsidR="003B28BA" w:rsidRPr="0012707B" w:rsidRDefault="000F140E" w:rsidP="00A8133B">
       <w:pPr>
         <w:pStyle w:val="Kopfzeile"/>
         <w:ind w:right="-28"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DC5E01">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="003B28BA" w:rsidRPr="00951289">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -257,98 +243,134 @@
     <w:p w14:paraId="52D8A617" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EDD6A6E" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Vom Alpensalamander bis zur Zirbe – Vorarlbergs Landschaft zeichnet sich durch eine hohe Dichte an Naturbesonderheiten aus. Ausschlaggebend dafür sind neben Wetterlagen und Klima die fünf geologischen Zonen, die sich vom Bodensee bis zum Piz Buin erstrecken. Sie brachten unterschiedlichste Lebensräume hervor, die die Grundlage für die vielfältige Pflanzen- und Tierwelt bilden. Dieser Artenreichtum auf kleinstem Raum steht im Fokus des Projekts „365 Naturtipps“ von Vorarlberg Tourismus.</w:t>
+        <w:t xml:space="preserve">Vom Alpensalamander bis zur Zirbe – Vorarlbergs Landschaft zeichnet sich durch eine hohe Dichte an Naturbesonderheiten aus. Ausschlaggebend dafür sind neben Wetterlagen und Klima die fünf geologischen Zonen, die sich vom Bodensee bis zum Piz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>Buin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> erstrecken. Sie brachten unterschiedlichste Lebensräume hervor, die die Grundlage für die vielfältige Pflanzen- und Tierwelt bilden. Dieser Artenreichtum auf kleinstem Raum steht im Fokus des Projekts „365 Naturtipps“ von Vorarlberg Tourismus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346EBC26" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F48CC2F" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>Informieren und sensibilisieren</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CE1931" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve">Die einzelnen Tipps beinhalten Informationen zu Naturschutzgebieten sowie seltenen wie alltäglichen Tieren und Pflanzen, die in den verschiedenen Lebensräumen Wald, Wiese, Gebirge, Moor und Wasser heimisch sind. „Neben allerlei Wissenswertem zur Verbreitung, zu Eigenschaften und Aussehen informieren die Tipps auch über Schutz und Erhalt – wir richten damit die Aufmerksamkeit auf naturverträgliche Erlebnisse“, sagt Alexandra Dittrich, Leiterin Marketing &amp; Kommunikation bei Vorarlberg Tourismus. </w:t>
+        <w:t xml:space="preserve">Die einzelnen Tipps beinhalten Informationen zu Naturschutzgebieten sowie </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>seltenen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wie alltäglichen Tieren und Pflanzen, die in den verschiedenen Lebensräumen Wald, Wiese, Gebirge, Moor und Wasser heimisch sind. „Neben allerlei Wissenswertem zur Verbreitung, zu Eigenschaften und Aussehen informieren die Tipps auch über Schutz und Erhalt – wir richten damit die Aufmerksamkeit auf naturverträgliche Erlebnisse“, sagt Alexandra Dittrich, Leiterin Marketing &amp; Kommunikation bei Vorarlberg Tourismus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA938DA" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Inhalte entstehen in Kooperation mit dem Naturführer Lukas Rinnhofer, der schon bei einem Vorabendevent der diesjährigen ITB Berlin, der weltgrößten Tourismusfachmesse, Vorarlbergs Tier- und Pflanzenwelt vorstellte: „Die Naturtipps sollen bei Gästen wie Einheimischen Begeisterung und Interesse für die Naturvielfalt in allen Urlaubsregionen Vorarlbergs wecken. Oft nehmen wir die Natur nur beiläufig wahr – hier geht es um ein bewusstes Erfassen unserer Lebensräume.“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D03177F" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
@@ -420,77 +442,87 @@
           <w:bCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19FE177F" w14:textId="5D59FB38" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Eine Datenbank für Destinationen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D82AB1" w14:textId="77777777" w:rsidR="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t>Die Sammlung dient als Datenbank, aus der die Inhalte für Web-Auftritte, Social-Media oder Printmedien entnommen werden können. Der Bezug erfolgt über die V-Cloud. Projektleiterin Sandra Schacherer von Vorarlberg Tourismus erklärt: „Von dort können Destinationen die für sie passenden Tipps als Bild-Text-Pakete herunterladen und individuell für ihre Zwecke nutzen – von der Morgenpost über Schi</w:t>
+        <w:t xml:space="preserve">Die Sammlung dient als Datenbank, aus der die Inhalte für Web-Auftritte, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">lder bis hin zur Website. Damit können sie ihren Gästen bequem zusätzliche Informationen bieten. In Kombination mit dem Touren-Widget lassen sich die Tipps zudem direkt erlebbar machen. Aber das ist nur eine von vielen Möglichkeiten – wir sind schon sehr gespannt, wie die Destinationen die Tipps einsetzen und welche kreativen Ideen sie damit haben.“ </w:t>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Media oder Printmedien entnommen werden können. Der Bezug erfolgt über die V-Cloud. Projektleiterin Sandra Schacherer von Vorarlberg Tourismus erklärt: „Von dort können Destinationen die für sie passenden Tipps als Bild-Text-Pakete herunterladen und individuell für ihre Zwecke nutzen – von der Morgenpost über Schilder bis hin zur Website. Damit können sie ihren Gästen bequem zusätzliche Informationen bieten. In Kombination mit dem Touren-Widget lassen sich die Tipps zudem direkt erlebbar machen. Aber das ist nur eine von vielen Möglichkeiten – wir sind schon sehr gespannt, wie die Destinationen die Tipps einsetzen und welche kreativen Ideen sie damit haben.“ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179B4B23" w14:textId="77777777" w:rsidR="00AA5DA2" w:rsidRPr="00B51AE6" w:rsidRDefault="00AA5DA2" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56EAB40C" w14:textId="1FF899D9" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="00B51AE6" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
@@ -507,51 +539,71 @@
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00B51AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="de-AT"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>Website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B51AE6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
-        <w:t xml:space="preserve"> die Tipps mit Informationen zu den Lebensräumen. Daneben erfahren die Besucher:innen, wo und auf welcher Wanderroute diese anzutreffen sind.</w:t>
+        <w:t xml:space="preserve"> die Tipps mit Informationen zu den Lebensräumen. Daneben erfahren die </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>Besucher:innen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B51AE6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="de-AT"/>
+          <w14:numForm w14:val="oldStyle"/>
+        </w:rPr>
+        <w:t>, wo und auf welcher Wanderroute diese anzutreffen sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523E1472" w14:textId="77777777" w:rsidR="000D0DA0" w:rsidRDefault="000D0DA0" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="050A11D8" w14:textId="34A07168" w:rsidR="00B51AE6" w:rsidRPr="00B51AE6" w:rsidRDefault="000D0DA0" w:rsidP="00B51AE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B51AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="de-AT"/>
@@ -570,86 +622,87 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00B51AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:lang w:val="de-AT"/>
             <w14:numForm w14:val="oldStyle"/>
           </w:rPr>
           <w:t>www.alpinus.at</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A01ED93" w14:textId="416CA499" w:rsidR="00DA6CEF" w:rsidRPr="002F1E6E" w:rsidRDefault="00DA6CEF" w:rsidP="00A8133B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="de-AT"/>
           <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DA6CEF" w:rsidRPr="002F1E6E" w:rsidSect="00682200">
       <w:headerReference w:type="default" r:id="rId13"/>
-      <w:headerReference w:type="first" r:id="rId14"/>
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="3119" w:right="1843" w:bottom="1134" w:left="1304" w:header="1134" w:footer="437" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17C86B8F" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913">
+    <w:p w14:paraId="7522696B" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0198B232" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913">
+    <w:p w14:paraId="78BDEBB2" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="381256A7" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913"/>
+    <w:p w14:paraId="3257D105" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -680,272 +733,491 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="12CA6B85" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="002E1709" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="65F29215" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:tabs>
-[...3 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002E1709">
-[...1 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:color w:val="EE0000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="de-AT"/>
       </w:rPr>
       <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7A8B97CB" w14:textId="77777777" w:rsidR="00BA5365" w:rsidRPr="00D76604" w:rsidRDefault="00BA5365" w:rsidP="00BA5365">
+  <w:p w14:paraId="25DB0E44" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
     <w:pPr>
-      <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-        <w:sz w:val="14"/>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...22 lines deleted...]
-      <w:t xml:space="preserve">Poststraße 11 | 6850 Dornbirn | </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...6 lines deleted...]
-      <w:t>Österreich</w:t>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
     </w:r>
-  </w:p>
-[...15 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="17"/>
-[...1 lines deleted...]
-        <w14:numForm w14:val="oldStyle"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="575D65AF" wp14:editId="3512D19A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D637EB" wp14:editId="7C2C2947">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6137275</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>10057765</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="869950" cy="386715"/>
-[...2 lines deleted...]
-          <wp:docPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1550545286" name="Grafik 1" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Bild 106" descr="Ein Bild, das Text, Schrift, Logo, Grafiken enthält.&#10;&#10;Automatisch generierte Beschreibung"/>
+                  <pic:cNvPr id="342740313" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="869950" cy="386715"/>
+                    <a:ext cx="792480" cy="351790"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
-                  <a:ln>
-[...1 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve">T +43.(0)5572.377033-0 | </w:t>
+  </w:p>
+  <w:p w14:paraId="5FBF09FD" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidRPr="00D76604">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="17"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
           <w:u w:val="none"/>
-          <w14:numForm w14:val="oldStyle"/>
         </w:rPr>
         <w:t>info@vorarlberg.travel</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00D76604">
-[...8 lines deleted...]
-      <w:t xml:space="preserve"> | www.vorarlberg.travel</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="49BCAAD5" w14:textId="643584AC" w:rsidR="00B34657" w:rsidRPr="00B34657" w:rsidRDefault="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21E5AC02" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:color w:val="EE0000"/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Medieninformation der Vorarlberg Tourismus GmbH</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="030489C5" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>C</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve">AMPUS V I Hintere </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t>Achmühlerstraße</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:lang w:val="de-AT"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 1c I 6850 Dornbirn | Austria </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A1D1453" wp14:editId="18A15F3D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5330825</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>147955</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="792480" cy="351790"/>
+          <wp:effectExtent l="0" t="0" r="7620" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="516061674" name="Grafik 1" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="342740313" name="Grafik 2" descr="Ein Bild, das Schrift, Logo, Grafiken, Symbol enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="792480" cy="351790"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6025F127" w14:textId="77777777" w:rsidR="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">T +43 5572 377033-0 | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId2" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>info@vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>www.vorarlberg.travel</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="28672978" w14:textId="7A98CE65" w:rsidR="00A539B3" w:rsidRPr="00B34657" w:rsidRDefault="00B34657" w:rsidP="00B34657">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>#visitvorarlberg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7D910FB5" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913">
+    <w:p w14:paraId="70EC6B71" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A9C121A" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913">
+    <w:p w14:paraId="6BCDF64C" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28E2611D" w14:textId="77777777" w:rsidR="00392913" w:rsidRDefault="00392913"/>
+    <w:p w14:paraId="4D564E2C" w14:textId="77777777" w:rsidR="002E53A7" w:rsidRDefault="002E53A7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="554FDD8A" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRDefault="0006374E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="-595"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E421363" wp14:editId="47EEB167">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5327960</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="976970" cy="1116000"/>
           <wp:effectExtent l="0" t="0" r="0" b="8255"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Grafik 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -973,51 +1245,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="976970" cy="1116000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="45EE6AA1" w14:textId="77777777" w:rsidR="00A539B3" w:rsidRPr="0088795B" w:rsidRDefault="0006374E">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:ind w:right="-311"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FF0000"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0088795B">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:color w:val="FF0000"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B18A0C0" wp14:editId="6ADBA18A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5140760</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-90</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="976970" cy="1116000"/>
@@ -1050,51 +1322,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="976970" cy="1116000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="389A3BD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2C602BE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1750,52 +2022,53 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1095595502">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1089428215">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="786041941">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1772814595">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="457381296">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1749307503">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B28BA"/>
     <w:rsid w:val="000138E5"/>
     <w:rsid w:val="000224D1"/>
@@ -1818,75 +2091,77 @@
     <w:rsid w:val="000B09EB"/>
     <w:rsid w:val="000D0DA0"/>
     <w:rsid w:val="000D6EED"/>
     <w:rsid w:val="000E1325"/>
     <w:rsid w:val="000F140E"/>
     <w:rsid w:val="000F596D"/>
     <w:rsid w:val="000F7725"/>
     <w:rsid w:val="00103FAC"/>
     <w:rsid w:val="0012707B"/>
     <w:rsid w:val="00131929"/>
     <w:rsid w:val="00142C75"/>
     <w:rsid w:val="00163AFA"/>
     <w:rsid w:val="00165E4B"/>
     <w:rsid w:val="00166677"/>
     <w:rsid w:val="00176541"/>
     <w:rsid w:val="00187718"/>
     <w:rsid w:val="001924A5"/>
     <w:rsid w:val="00192EDD"/>
     <w:rsid w:val="001B040A"/>
     <w:rsid w:val="001B37BC"/>
     <w:rsid w:val="001B3982"/>
     <w:rsid w:val="001B6576"/>
     <w:rsid w:val="001C0979"/>
     <w:rsid w:val="001C123D"/>
     <w:rsid w:val="001C174A"/>
+    <w:rsid w:val="001C34B2"/>
     <w:rsid w:val="001D0497"/>
     <w:rsid w:val="001D6C18"/>
     <w:rsid w:val="001E4EDA"/>
     <w:rsid w:val="001E74D7"/>
     <w:rsid w:val="001F2311"/>
     <w:rsid w:val="00214EC8"/>
     <w:rsid w:val="00217BD4"/>
     <w:rsid w:val="0022118D"/>
     <w:rsid w:val="00223E79"/>
     <w:rsid w:val="00224197"/>
     <w:rsid w:val="00234106"/>
     <w:rsid w:val="002411EC"/>
     <w:rsid w:val="0024547C"/>
     <w:rsid w:val="0026173D"/>
     <w:rsid w:val="0026617C"/>
     <w:rsid w:val="002704D7"/>
     <w:rsid w:val="002736C2"/>
     <w:rsid w:val="0028658D"/>
     <w:rsid w:val="00292364"/>
     <w:rsid w:val="00296608"/>
     <w:rsid w:val="002A7284"/>
     <w:rsid w:val="002C1BF9"/>
     <w:rsid w:val="002C22A3"/>
     <w:rsid w:val="002C53C4"/>
     <w:rsid w:val="002D6F5B"/>
+    <w:rsid w:val="002E53A7"/>
     <w:rsid w:val="002F0CA1"/>
     <w:rsid w:val="002F1E6E"/>
     <w:rsid w:val="003008EA"/>
     <w:rsid w:val="00301D94"/>
     <w:rsid w:val="0031062A"/>
     <w:rsid w:val="00310A23"/>
     <w:rsid w:val="00333752"/>
     <w:rsid w:val="0033760C"/>
     <w:rsid w:val="00344E6A"/>
     <w:rsid w:val="0034741F"/>
     <w:rsid w:val="003507D1"/>
     <w:rsid w:val="0035091A"/>
     <w:rsid w:val="0035441A"/>
     <w:rsid w:val="00361A3E"/>
     <w:rsid w:val="00362258"/>
     <w:rsid w:val="00371976"/>
     <w:rsid w:val="00371B41"/>
     <w:rsid w:val="003802AD"/>
     <w:rsid w:val="00385D41"/>
     <w:rsid w:val="00391F83"/>
     <w:rsid w:val="00392913"/>
     <w:rsid w:val="003A4E12"/>
     <w:rsid w:val="003A6614"/>
     <w:rsid w:val="003B28BA"/>
     <w:rsid w:val="003B60F6"/>
@@ -1961,50 +2236,51 @@
     <w:rsid w:val="00644B25"/>
     <w:rsid w:val="006525BD"/>
     <w:rsid w:val="00654901"/>
     <w:rsid w:val="00655F5E"/>
     <w:rsid w:val="006727C0"/>
     <w:rsid w:val="00682200"/>
     <w:rsid w:val="006862CE"/>
     <w:rsid w:val="00692CC4"/>
     <w:rsid w:val="00697B3D"/>
     <w:rsid w:val="006A58B3"/>
     <w:rsid w:val="006B47C4"/>
     <w:rsid w:val="006C1D87"/>
     <w:rsid w:val="006C6A97"/>
     <w:rsid w:val="006F04A6"/>
     <w:rsid w:val="006F3D45"/>
     <w:rsid w:val="006F7397"/>
     <w:rsid w:val="00707D99"/>
     <w:rsid w:val="00711EEC"/>
     <w:rsid w:val="00715748"/>
     <w:rsid w:val="007207C6"/>
     <w:rsid w:val="00722AAC"/>
     <w:rsid w:val="00722D80"/>
     <w:rsid w:val="007243D0"/>
     <w:rsid w:val="00724FB7"/>
     <w:rsid w:val="00725B31"/>
+    <w:rsid w:val="007334BA"/>
     <w:rsid w:val="00734388"/>
     <w:rsid w:val="00747FB9"/>
     <w:rsid w:val="007602D1"/>
     <w:rsid w:val="00761C62"/>
     <w:rsid w:val="007625DC"/>
     <w:rsid w:val="007630D4"/>
     <w:rsid w:val="00767A5E"/>
     <w:rsid w:val="007745A9"/>
     <w:rsid w:val="00787D47"/>
     <w:rsid w:val="007A4F27"/>
     <w:rsid w:val="007A7FB1"/>
     <w:rsid w:val="007B47E6"/>
     <w:rsid w:val="007B4E9E"/>
     <w:rsid w:val="007D2227"/>
     <w:rsid w:val="007D5248"/>
     <w:rsid w:val="007E1BCC"/>
     <w:rsid w:val="007E290C"/>
     <w:rsid w:val="007F52A7"/>
     <w:rsid w:val="00801237"/>
     <w:rsid w:val="008023C6"/>
     <w:rsid w:val="00804247"/>
     <w:rsid w:val="008253E2"/>
     <w:rsid w:val="00846188"/>
     <w:rsid w:val="00854F1E"/>
     <w:rsid w:val="00860090"/>
@@ -2068,50 +2344,51 @@
     <w:rsid w:val="00A8133B"/>
     <w:rsid w:val="00A824FE"/>
     <w:rsid w:val="00A83266"/>
     <w:rsid w:val="00A9068E"/>
     <w:rsid w:val="00A92917"/>
     <w:rsid w:val="00AA28F3"/>
     <w:rsid w:val="00AA5836"/>
     <w:rsid w:val="00AA5DA2"/>
     <w:rsid w:val="00AA6474"/>
     <w:rsid w:val="00AB509A"/>
     <w:rsid w:val="00AC0BF0"/>
     <w:rsid w:val="00AC0E9C"/>
     <w:rsid w:val="00AD2129"/>
     <w:rsid w:val="00AD2533"/>
     <w:rsid w:val="00AE0A0C"/>
     <w:rsid w:val="00AE1513"/>
     <w:rsid w:val="00AE1686"/>
     <w:rsid w:val="00AE1C37"/>
     <w:rsid w:val="00AE4DA3"/>
     <w:rsid w:val="00B01A70"/>
     <w:rsid w:val="00B01C26"/>
     <w:rsid w:val="00B02F72"/>
     <w:rsid w:val="00B06694"/>
     <w:rsid w:val="00B1091C"/>
     <w:rsid w:val="00B240BF"/>
+    <w:rsid w:val="00B34657"/>
     <w:rsid w:val="00B3723F"/>
     <w:rsid w:val="00B50220"/>
     <w:rsid w:val="00B51AE6"/>
     <w:rsid w:val="00B51CB0"/>
     <w:rsid w:val="00B81877"/>
     <w:rsid w:val="00B86746"/>
     <w:rsid w:val="00BA5365"/>
     <w:rsid w:val="00BB66EA"/>
     <w:rsid w:val="00BC1A14"/>
     <w:rsid w:val="00BC3266"/>
     <w:rsid w:val="00BC73C8"/>
     <w:rsid w:val="00BD1359"/>
     <w:rsid w:val="00BD4528"/>
     <w:rsid w:val="00BD548B"/>
     <w:rsid w:val="00BE4EB1"/>
     <w:rsid w:val="00C01368"/>
     <w:rsid w:val="00C01C67"/>
     <w:rsid w:val="00C03F72"/>
     <w:rsid w:val="00C12B0E"/>
     <w:rsid w:val="00C30977"/>
     <w:rsid w:val="00C32EEF"/>
     <w:rsid w:val="00C36289"/>
     <w:rsid w:val="00C37DFC"/>
     <w:rsid w:val="00C61C79"/>
     <w:rsid w:val="00C62739"/>
@@ -2152,50 +2429,51 @@
     <w:rsid w:val="00D9562E"/>
     <w:rsid w:val="00DA6CEF"/>
     <w:rsid w:val="00DB5FD3"/>
     <w:rsid w:val="00DC03ED"/>
     <w:rsid w:val="00DC5E01"/>
     <w:rsid w:val="00DC7FA3"/>
     <w:rsid w:val="00DE0B03"/>
     <w:rsid w:val="00DE0B96"/>
     <w:rsid w:val="00DE7AED"/>
     <w:rsid w:val="00DF081A"/>
     <w:rsid w:val="00DF0ED6"/>
     <w:rsid w:val="00E01316"/>
     <w:rsid w:val="00E01C6F"/>
     <w:rsid w:val="00E03381"/>
     <w:rsid w:val="00E03D5C"/>
     <w:rsid w:val="00E06BD4"/>
     <w:rsid w:val="00E12DB8"/>
     <w:rsid w:val="00E17075"/>
     <w:rsid w:val="00E2384C"/>
     <w:rsid w:val="00E372B2"/>
     <w:rsid w:val="00E40013"/>
     <w:rsid w:val="00E53B37"/>
     <w:rsid w:val="00E55030"/>
     <w:rsid w:val="00E601D8"/>
     <w:rsid w:val="00E63986"/>
+    <w:rsid w:val="00E726A2"/>
     <w:rsid w:val="00E95828"/>
     <w:rsid w:val="00E9787A"/>
     <w:rsid w:val="00EA63AD"/>
     <w:rsid w:val="00EC13AE"/>
     <w:rsid w:val="00EC27D3"/>
     <w:rsid w:val="00EE438E"/>
     <w:rsid w:val="00EF0908"/>
     <w:rsid w:val="00EF19F5"/>
     <w:rsid w:val="00EF7040"/>
     <w:rsid w:val="00F0061D"/>
     <w:rsid w:val="00F12AFF"/>
     <w:rsid w:val="00F14DB0"/>
     <w:rsid w:val="00F30130"/>
     <w:rsid w:val="00F34A52"/>
     <w:rsid w:val="00F40902"/>
     <w:rsid w:val="00F47AD2"/>
     <w:rsid w:val="00F573E7"/>
     <w:rsid w:val="00F66221"/>
     <w:rsid w:val="00F666D8"/>
     <w:rsid w:val="00F749C8"/>
     <w:rsid w:val="00F75DCD"/>
     <w:rsid w:val="00F846A7"/>
     <w:rsid w:val="00F925C5"/>
     <w:rsid w:val="00F93F63"/>
     <w:rsid w:val="00F94291"/>
@@ -2218,51 +2496,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-AT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4346102B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CE6C9D87-976C-4CC9-B47D-655A6E3262EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-AT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2934,51 +3212,51 @@
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE22C6"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004C6FD8"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="83495460">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1181164493">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3586,55 +3864,59 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2077045516">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpinus.at" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel/naturtipps" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/naturtipps/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alpinus.at" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel/naturtipps" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vorarlberg.travel/naturtipps/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vorarlberg.travel" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@vorarlberg.travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -3909,149 +4191,180 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-    <xsd:import namespace="6af014ee-a86b-42a4-880d-2247114e12f0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100A40864AE46922F4A9D43BC9D958C35BB" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="0779585f834b5f8d34ac09bda9ab1be4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="865b5fc2-d4a5-46ff-8565-96146c869f76" xmlns:ns3="999b54c7-ca69-4f77-9fe2-6495eea83db3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a3f80810b95814f01f2dd0faf8de40d" ns2:_="" ns3:_="">
+    <xsd:import namespace="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <xsd:import namespace="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="865b5fc2-d4a5-46ff-8565-96146c869f76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="09b327ca-1529-4989-9800-dc6be7c9cdbf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Bildmarkierungen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="09b327ca-1529-4989-9800-dc6be7c9cdbf" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...4 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6af014ee-a86b-42a4-880d-2247114e12f0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="999b54c7-ca69-4f77-9fe2-6495eea83db3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b40b7f4c-ba5a-47ab-8099-7ae57a1a375e}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6af014ee-a86b-42a4-880d-2247114e12f0">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Freigegeben für" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Freigegeben für - Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d953acd8-60a0-4fcf-a7f5-46f0041c61c4}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="999b54c7-ca69-4f77-9fe2-6495eea83db3">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Inhaltstyp"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titel"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -4118,114 +4431,123 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="6af014ee-a86b-42a4-880d-2247114e12f0" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12">
+    <TaxCatchAll xmlns="999b54c7-ca69-4f77-9fe2-6495eea83db3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="865b5fc2-d4a5-46ff-8565-96146c869f76">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9FC13F7-4DA4-4404-BA03-2FA3D62DC4CF}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84AA01AD-5EB1-471D-B2AA-498B20DDD635}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12"/>
-    <ds:schemaRef ds:uri="6af014ee-a86b-42a4-880d-2247114e12f0"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E74A9C2-0B9C-4ACF-95DD-EC619B219A26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="6af014ee-a86b-42a4-880d-2247114e12f0"/>
-    <ds:schemaRef ds:uri="5ecb8b8c-38eb-4d4c-8c49-dd878141fb12"/>
+    <ds:schemaRef ds:uri="999b54c7-ca69-4f77-9fe2-6495eea83db3"/>
+    <ds:schemaRef ds:uri="865b5fc2-d4a5-46ff-8565-96146c869f76"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{748F7FF3-BC21-459F-846E-37AE27503B43}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>544</Words>
-  <Characters>3428</Characters>
+  <Characters>3433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3965</CharactersWithSpaces>
+  <CharactersWithSpaces>3970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="30" baseType="variant">
       <vt:variant>
         <vt:i4>5505041</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://gmbh.vorarlberg.travel/news/vorarlberger-tourismuspreis-2024/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7733350</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -4300,32 +4622,32 @@
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Pzwei. Edeltraud Günthör</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010078144B6C95279947B03C3A82668ABA07</vt:lpwstr>
+    <vt:lpwstr>0x010100A40864AE46922F4A9D43BC9D958C35BB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>